--- v0 (2026-03-17)
+++ v1 (2026-05-02)
@@ -1,42 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="12CD3DD2" w14:textId="4598B6BE" w:rsidR="00AB2FC9" w:rsidRPr="00912564" w:rsidRDefault="006B7C27" w:rsidP="00912564">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
         </w:tabs>
         <w:ind w:left="-142"/>
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="333399"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
@@ -164,803 +169,944 @@
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="66C95510" w14:textId="36BB2C21" w:rsidR="00AB2FC9" w:rsidRPr="00912564" w:rsidRDefault="00AB2FC9" w:rsidP="00340739">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="333399"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D639AC1" w14:textId="77777777" w:rsidR="00C215ED" w:rsidRPr="00912564" w:rsidRDefault="00C215ED" w:rsidP="000F6567"/>
-    <w:p w14:paraId="5E804A88" w14:textId="77777777" w:rsidR="00EE3736" w:rsidRDefault="00EE3736" w:rsidP="00EE3736">
+    <w:p w14:paraId="18330E82" w14:textId="77777777" w:rsidR="00BB1283" w:rsidRDefault="00BB1283" w:rsidP="00BB1283">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:right="1276"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk224647916"/>
       <w:r w:rsidRPr="00EE3736">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
         </w:rPr>
-        <w:t xml:space="preserve">VOLET  </w:t>
-[...46 lines deleted...]
-        <w:t xml:space="preserve"> »  </w:t>
+        <w:t xml:space="preserve">VOLET  1  « demande de désignation »  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6958179D" w14:textId="0651F406" w:rsidR="00A44EBB" w:rsidRPr="00EE3736" w:rsidRDefault="00EE3736" w:rsidP="00EE3736">
+    <w:p w14:paraId="79C051D0" w14:textId="36CC4D4C" w:rsidR="00BB1283" w:rsidRPr="00EE3736" w:rsidRDefault="00BB1283" w:rsidP="00BB1283">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:right="1276"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE3736">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
         </w:rPr>
-        <w:t>du D</w:t>
-[...64 lines deleted...]
-        <w:t xml:space="preserve"> REGISTRES LOCAUX DES CANCERS</w:t>
+        <w:t>du DOSSIER DE CANDIDATURE POUR LA DESIGNATION ET L’EVALUATION DES ORGANISMES METTANT EN ŒUVRE LES REGISTRES LOCAUX DES CANCERS</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="1FACDF3B" w14:textId="77777777" w:rsidR="00F54FC1" w:rsidRPr="00EE3736" w:rsidRDefault="00F54FC1" w:rsidP="00F54FC1">
+    <w:p w14:paraId="1FACDF3B" w14:textId="77777777" w:rsidR="00F54FC1" w:rsidRDefault="00F54FC1" w:rsidP="00F54FC1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:right="425"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
-          <w:caps/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5625D261" w14:textId="37E18F07" w:rsidR="00ED3247" w:rsidRPr="000006F4" w:rsidRDefault="00F54FC1" w:rsidP="000006F4">
+    <w:p w14:paraId="4D2B223B" w14:textId="56BE3CD1" w:rsidR="00ED3247" w:rsidRPr="00675EA0" w:rsidRDefault="00F54FC1" w:rsidP="00BB1283">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:right="425"/>
-        <w:rPr>
-[...97 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675EA0">
+        <w:t>Dans le cadre de la procédure</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB1283" w:rsidRPr="00675EA0">
+        <w:t xml:space="preserve"> de désignation et d’évaluation des organismes mettant en œuvres les registres locaux des cancers votée au conseil d’administration de l’INCa  le 16 mars 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675EA0">
+        <w:t>, chaque organisme concerné doit adresser un dossier de candidatur</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB1283" w:rsidRPr="00675EA0">
+        <w:t>e composé</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675EA0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00ED3247" w:rsidRPr="00675EA0">
+        <w:t xml:space="preserve">de deux volets : </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2546B81B" w14:textId="77777777" w:rsidR="007C74E5" w:rsidRPr="007C74E5" w:rsidRDefault="007C74E5" w:rsidP="007C74E5">
+    <w:p w14:paraId="5625D261" w14:textId="1362A901" w:rsidR="00ED3247" w:rsidRPr="00675EA0" w:rsidRDefault="00ED3247" w:rsidP="00ED3247">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
-        <w:ind w:left="720" w:right="1276"/>
+        <w:ind w:right="1276"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:smallCaps/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675EA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:smallCaps/>
+        </w:rPr>
+        <w:t xml:space="preserve"> volet 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB1283" w:rsidRPr="00675EA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:smallCaps/>
+        </w:rPr>
+        <w:t> : Demande de désignation (le présent document)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2546B81B" w14:textId="048AE782" w:rsidR="007C74E5" w:rsidRPr="00675EA0" w:rsidRDefault="00BB1283" w:rsidP="00675EA0">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:right="1276"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:smallCaps/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675EA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:smallCaps/>
+        </w:rPr>
+        <w:t xml:space="preserve">volet 2 : </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED3247" w:rsidRPr="00675EA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:smallCaps/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dossier d’Evaluation </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="038DB8B5" w14:textId="77777777" w:rsidR="00BB1283" w:rsidRDefault="00BB1283" w:rsidP="008E4A64">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="709" w:right="1276"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
-          <w:sz w:val="10"/>
-          <w:szCs w:val="10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28636D4A" w14:textId="2ABEBCCF" w:rsidR="000006F4" w:rsidRPr="008A2F2F" w:rsidRDefault="000006F4" w:rsidP="008A2F2F">
+    <w:p w14:paraId="7A584FC0" w14:textId="40FB4F8A" w:rsidR="00BB1283" w:rsidRPr="00BB1283" w:rsidRDefault="00BB1283" w:rsidP="00BB1283">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="567" w:right="260"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk224649068"/>
       <w:r w:rsidRPr="00BB1283">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Le présent </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>volet</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB1283">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB1283">
+      <w:r w:rsidR="006B7C27" w:rsidRPr="00BB1283">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB1283">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">est </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB1283">
+      <w:r w:rsidR="003E30B9" w:rsidRPr="00BB1283">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>à compléter</w:t>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="2" w:name="_Hlk224648144"/>
+        <w:t>à</w:t>
+      </w:r>
+      <w:r w:rsidR="006B7C27" w:rsidRPr="00BB1283">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003E30B9" w:rsidRPr="00BB1283">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>compléter</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk224648144"/>
       <w:r w:rsidRPr="00BB1283">
         <w:t xml:space="preserve"> et</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB1283">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB1283">
-        <w:t>à envoyer à l’adresse suivante</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BB1283">
+        <w:t xml:space="preserve">à envoyer à </w:t>
+      </w:r>
+      <w:r w:rsidR="00B66F13" w:rsidRPr="00BB1283">
+        <w:t>l’adresse suivante</w:t>
+      </w:r>
+      <w:r w:rsidR="00B66F13" w:rsidRPr="00BB1283">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="004825E8">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>registrenational@institutcancer.fr</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Lienhypertexte"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB1283">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB1283">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">avec </w:t>
+      </w:r>
+      <w:r w:rsidR="00C5224D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">les </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB1283">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>pièces jointes</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5224D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> suivantes </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB1283">
         <w:rPr>
-          <w:b/>
-[...22 lines deleted...]
-        <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>le dernier avis rendu par le comité d’évaluation des registres (CER)</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>: -</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56076C26" w14:textId="452309ED" w:rsidR="00BB1283" w:rsidRPr="00A6773B" w:rsidRDefault="00BB1283" w:rsidP="00BB1283">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="1276" w:right="543"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>.</w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>le</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6773B">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ernier avis rendu par le comité d’évaluation des registres</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (CER)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7071B679" w14:textId="600DEBB0" w:rsidR="000006F4" w:rsidRPr="00BB1283" w:rsidRDefault="000006F4" w:rsidP="000006F4">
+    <w:p w14:paraId="75CCE2C4" w14:textId="2D221E9E" w:rsidR="00BB1283" w:rsidRDefault="00BB1283" w:rsidP="00BB1283">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="1276" w:right="543"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">le </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6773B">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">rapport d’activité </w:t>
+      </w:r>
+      <w:r w:rsidR="00C5224D">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">N-1  devant être </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6773B">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>transmis à l’INCa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dans le cadre du contrat d’objectifs et de performance (COP)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5224D">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sauf si </w:t>
+      </w:r>
+      <w:r w:rsidR="00D86CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>déjà transmis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13AC408E" w14:textId="6200EA7D" w:rsidR="00675EA0" w:rsidRPr="00A6773B" w:rsidRDefault="00675EA0" w:rsidP="00BB1283">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="1276" w:right="543"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">le </w:t>
+      </w:r>
+      <w:r w:rsidR="001A6993">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>volet</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 Dossier d’évaluation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23FEB2B4" w14:textId="0D470AFB" w:rsidR="00D85691" w:rsidRPr="00BB1283" w:rsidRDefault="00486EC7" w:rsidP="00BB1283">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="567" w:right="1276"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB1283">
         <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB1283" w:rsidRPr="00BB1283">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">En utilisant impérativement la règle de nommage suivante pour l’objet du mail : </w:t>
+        <w:t xml:space="preserve">En utilisant impérativement la règle de nommage suivante pour l’objet du mail </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB1283">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:p w14:paraId="55722BB4" w14:textId="77777777" w:rsidR="000006F4" w:rsidRPr="00D85691" w:rsidRDefault="000006F4" w:rsidP="000006F4">
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="5E62810B" w14:textId="17BD367B" w:rsidR="00D85691" w:rsidRPr="00D85691" w:rsidRDefault="008E4A64" w:rsidP="00D85691">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="2552" w:right="401"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E4A64">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t>[DESIGNATION] RL</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00486EC7" w:rsidRPr="008E4A64">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="008E4A64">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>ESIGNATION] RL</w:t>
+      </w:r>
+      <w:r w:rsidR="0058097C">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cstheme="minorHAnsi"/>
+            <w:b w:val="0"/>
+            <w:highlight w:val="yellow"/>
+          </w:rPr>
+          <w:alias w:val="Titre "/>
+          <w:tag w:val=""/>
+          <w:id w:val="467478992"/>
+          <w:placeholder>
+            <w:docPart w:val="9DF2A970711B4B49895690133F00B6E6"/>
+          </w:placeholder>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="0058097C" w:rsidRPr="0058097C">
+            <w:rPr>
+              <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cstheme="minorHAnsi"/>
+              <w:b w:val="0"/>
+              <w:highlight w:val="yellow"/>
+            </w:rPr>
+            <w:t>insérer l’intitulé du registre</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="0058097C">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="1531D166" w14:textId="23BF1128" w:rsidR="00340739" w:rsidRDefault="003E30B9" w:rsidP="00BB1283">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="120"/>
+        <w:ind w:left="567" w:right="401"/>
+        <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:highlight w:val="yellow"/>
-[...10 lines deleted...]
-          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB1283">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:ind w:left="709" w:right="260"/>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00A6773B" w:rsidRPr="00BB1283">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="000006F4">
+        <w:t xml:space="preserve"> réception </w:t>
+      </w:r>
+      <w:r w:rsidR="0006443C" w:rsidRPr="00BB1283">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>A</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A6773B" w:rsidRPr="000006F4">
+        <w:t>du dossier de candidature</w:t>
+      </w:r>
+      <w:r w:rsidR="00A6773B" w:rsidRPr="00BB1283">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> réception </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0006443C" w:rsidRPr="000006F4">
+        <w:t xml:space="preserve"> dûment complété</w:t>
+      </w:r>
+      <w:r w:rsidR="008677F8" w:rsidRPr="00BB1283">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">du </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008A2F2F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008677F8" w:rsidRPr="00BB1283">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...16 lines deleted...]
-      <w:r w:rsidR="008677F8" w:rsidRPr="000006F4">
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">au plus tard </w:t>
+      </w:r>
+      <w:r w:rsidR="008677F8" w:rsidRPr="00675EA0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>au</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidR="008677F8" w:rsidRPr="000006F4">
+        <w:t>le</w:t>
+      </w:r>
+      <w:r w:rsidR="004F2D18" w:rsidRPr="00675EA0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>plus tard le</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004F2D18" w:rsidRPr="000006F4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00675EA0" w:rsidRPr="00675EA0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 15 avril 2026</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>30 juin de l’année N-1 de l</w:t>
+      </w:r>
+      <w:r w:rsidR="00675EA0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">a dernière année </w:t>
+      </w:r>
+      <w:r w:rsidR="00675EA0" w:rsidRPr="00675EA0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00675EA0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidR="008E4A64" w:rsidRPr="000006F4">
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l’avis rendu par le CER</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB1283">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000006F4">
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB1283">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>INCa</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000006F4">
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="008E4A64" w:rsidRPr="00BB1283">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0006443C" w:rsidRPr="000006F4">
+        <w:t>e service juridique de l’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB1283">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>l’adresse</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008E4A64" w:rsidRPr="000006F4">
+        <w:t xml:space="preserve">INCa </w:t>
+      </w:r>
+      <w:r w:rsidR="0006443C" w:rsidRPr="00BB1283">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>ra</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0006443C" w:rsidRPr="000006F4">
+        <w:t>adresse</w:t>
+      </w:r>
+      <w:r w:rsidR="008E4A64" w:rsidRPr="00BB1283">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> pour</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000006F4">
+        <w:t>ra</w:t>
+      </w:r>
+      <w:r w:rsidR="0006443C" w:rsidRPr="00BB1283">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> signature</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C43594">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C5224D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C43594" w:rsidRPr="000006F4">
+        <w:t>le</w:t>
+      </w:r>
+      <w:r w:rsidR="00D86CC1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>via son outil de signature électronique</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C43594">
+        <w:t xml:space="preserve"> présent</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5224D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A6773B" w:rsidRPr="000006F4">
+        <w:t xml:space="preserve"> VOLET 1 </w:t>
+      </w:r>
+      <w:r w:rsidR="0006443C" w:rsidRPr="00BB1283">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> aux</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008E4A64" w:rsidRPr="000006F4">
+        <w:t>pour</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB1283">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> quatre </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A6773B" w:rsidRPr="000006F4">
+        <w:t xml:space="preserve"> signature</w:t>
+      </w:r>
+      <w:r w:rsidR="00D86CC1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>personnes désignées</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D85691" w:rsidRPr="000006F4">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00D86CC1" w:rsidRPr="00BB1283">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A6773B" w:rsidRPr="000006F4">
+        <w:t>via son outil de signature électronique</w:t>
+      </w:r>
+      <w:r w:rsidR="00D86CC1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">comme signataire </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C43594" w:rsidRPr="000006F4">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A6773B" w:rsidRPr="00BB1283">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">dans le présent </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C43594">
+        <w:t xml:space="preserve"> aux</w:t>
+      </w:r>
+      <w:r w:rsidR="008E4A64" w:rsidRPr="00BB1283">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>VOLET 1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C43594">
+        <w:t xml:space="preserve"> quatre </w:t>
+      </w:r>
+      <w:r w:rsidR="00A6773B" w:rsidRPr="00BB1283">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>.</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> personnes désignées</w:t>
+      </w:r>
+      <w:r w:rsidR="00D85691" w:rsidRPr="00BB1283">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A6773B" w:rsidRPr="00BB1283">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>comme signataire</w:t>
+      </w:r>
+      <w:r w:rsidR="00D86CC1" w:rsidRPr="00D86CC1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D86CC1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>dans présent VOLET 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EDCE02B" w14:textId="77777777" w:rsidR="00BB1283" w:rsidRPr="00BB1283" w:rsidRDefault="00BB1283" w:rsidP="00BB1283">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="120"/>
+        <w:ind w:left="567" w:right="401"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="4885" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4889"/>
         <w:gridCol w:w="5327"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AF4B2A" w:rsidRPr="00912564" w14:paraId="0BDA30FE" w14:textId="5FD1EA4C" w:rsidTr="00523BE1">
         <w:trPr>
           <w:trHeight w:val="803"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2393" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="530F4516" w14:textId="2C212830" w:rsidR="00AF4B2A" w:rsidRPr="00912564" w:rsidRDefault="006B7C27" w:rsidP="006D7B36">
             <w:pPr>
               <w:pStyle w:val="premirepage"/>
               <w:spacing w:before="0" w:after="0" w:line="259" w:lineRule="auto"/>
@@ -986,124 +1132,103 @@
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> des cancers</w:t>
             </w:r>
             <w:r w:rsidR="00523BE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Calibri" w:hAnsi="Marianne" w:cs="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00523BE1" w:rsidRPr="00523BE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Calibri" w:hAnsi="Marianne" w:cs="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>(1</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="00523BE1" w:rsidRPr="00523BE1">
+              <w:t>(1)</w:t>
+            </w:r>
+            <w:r w:rsidR="00AF4B2A" w:rsidRPr="00912564">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Calibri" w:hAnsi="Marianne" w:cs="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
-                <w:vertAlign w:val="superscript"/>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">:  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2607" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13165B06" w14:textId="0BAF7DF1" w:rsidR="00AF4B2A" w:rsidRPr="00912564" w:rsidRDefault="00523BE1" w:rsidP="00AF4B2A">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00CF5B86">
+          <w:sdt>
+            <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...19 lines deleted...]
-          </w:p>
+              <w:alias w:val="Catégorie "/>
+              <w:tag w:val=""/>
+              <w:id w:val="-64425256"/>
+              <w:placeholder>
+                <w:docPart w:val="B6C3F9672F3747E7B446CA7C8797279A"/>
+              </w:placeholder>
+              <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns1:category[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="13165B06" w14:textId="539DB0D7" w:rsidR="00AF4B2A" w:rsidRPr="00912564" w:rsidRDefault="0058097C" w:rsidP="00AF4B2A">
+                <w:pPr>
+                  <w:spacing w:before="0" w:after="0"/>
+                  <w:jc w:val="left"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                    <w:highlight w:val="yellow"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                  <w:t>Nom à compléter</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006B7C27" w:rsidRPr="00912564" w14:paraId="152A07B7" w14:textId="77777777" w:rsidTr="00523BE1">
         <w:trPr>
           <w:trHeight w:val="760"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2393" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="186DD43B" w14:textId="45DA5D22" w:rsidR="006B7C27" w:rsidRPr="00912564" w:rsidRDefault="007C74E5" w:rsidP="006D7B36">
             <w:pPr>
               <w:pStyle w:val="premirepage"/>
               <w:spacing w:before="0" w:after="0" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Calibri" w:hAnsi="Marianne" w:cs="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -1117,88 +1242,80 @@
               </w:rPr>
               <w:t>Intitulé</w:t>
             </w:r>
             <w:r w:rsidR="006B7C27" w:rsidRPr="00912564">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Calibri" w:hAnsi="Marianne" w:cs="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> du registre</w:t>
             </w:r>
             <w:r w:rsidR="006B7C27" w:rsidRPr="00912564">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...36 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:alias w:val="Titre "/>
+            <w:tag w:val=""/>
+            <w:id w:val="-1427802388"/>
+            <w:placeholder>
+              <w:docPart w:val="BEFC7D7DC63247478E3F844B56CC13B9"/>
+            </w:placeholder>
+            <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2607" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4873950E" w14:textId="2020E9D7" w:rsidR="006B7C27" w:rsidRPr="00912564" w:rsidRDefault="0058097C" w:rsidP="00AF4B2A">
+                <w:pPr>
+                  <w:spacing w:before="0" w:after="0"/>
+                  <w:jc w:val="left"/>
+                </w:pPr>
+                <w:r>
+                  <w:t>insérer l’intitulé du registre</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00AF4B2A" w:rsidRPr="00912564" w14:paraId="371B97A4" w14:textId="5BAEC0DB" w:rsidTr="00523BE1">
         <w:trPr>
           <w:trHeight w:val="942"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6FB808B7" w14:textId="77777777" w:rsidR="00AF4B2A" w:rsidRPr="00912564" w:rsidRDefault="00AF4B2A" w:rsidP="00F54FC1">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="714" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
               </w:rPr>
             </w:pPr>
@@ -1279,96 +1396,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00523BE1" w:rsidRPr="00912564" w14:paraId="5D8BCD0E" w14:textId="77777777" w:rsidTr="00523BE1">
         <w:trPr>
           <w:trHeight w:val="942"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B00771F" w14:textId="1B708EDB" w:rsidR="00523BE1" w:rsidRDefault="00523BE1" w:rsidP="00523BE1">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Date </w:t>
             </w:r>
             <w:r w:rsidR="00B46D37">
               <w:t xml:space="preserve">du dernier </w:t>
             </w:r>
             <w:r>
-              <w:t>avis rendu par le CER</w:t>
-[...7 lines deleted...]
-              <w:t>___</w:t>
+              <w:t>avis rendu par le CER :____</w:t>
             </w:r>
             <w:r w:rsidRPr="00EC3BE8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF5B86">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>(à compléter)</w:t>
             </w:r>
             <w:r>
               <w:t>______</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="686749EC" w14:textId="48251FD4" w:rsidR="00523BE1" w:rsidRPr="00523BE1" w:rsidRDefault="00B46D37" w:rsidP="00523BE1">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t>Année de f</w:t>
             </w:r>
             <w:r w:rsidR="00523BE1">
-              <w:t>in de la durée de l’avis</w:t>
-[...7 lines deleted...]
-              <w:t>____________</w:t>
+              <w:t>in de la durée de l’avis :_____________</w:t>
             </w:r>
             <w:r w:rsidR="00523BE1" w:rsidRPr="00EC3BE8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00523BE1" w:rsidRPr="00CF5B86">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>(à compléter)</w:t>
             </w:r>
             <w:r w:rsidR="00523BE1">
               <w:t>_____</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3DDC6B5A" w14:textId="7BB44E00" w:rsidR="00A300B4" w:rsidRPr="00273627" w:rsidRDefault="00523BE1" w:rsidP="00D85691">
       <w:pPr>
@@ -1469,69 +1570,58 @@
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00387757">
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Information relative à l’utilisation des données personnelles</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="49796AB8" w14:textId="265C6C7B" w:rsidR="00A300B4" w:rsidRPr="00387757" w:rsidRDefault="00A300B4" w:rsidP="00405F33">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Tahoma"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00387757">
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>renseignées</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> dans le dossier de candidature</w:t>
+              <w:t>renseignées dans le dossier de candidature</w:t>
             </w:r>
             <w:r w:rsidR="00523BE1">
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> (volet 1 et 2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A300B4" w:rsidRPr="00387757" w14:paraId="4D7E33A2" w14:textId="77777777" w:rsidTr="00405F33">
         <w:trPr>
           <w:trHeight w:val="9354"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10338" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="871454"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="871454"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="871454"/>
@@ -1547,86 +1637,64 @@
                 <w:rFonts w:cs="Tahoma"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00387757">
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
               </w:rPr>
               <w:t>Dans le cadre de s</w:t>
             </w:r>
             <w:r w:rsidR="00523BE1">
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
               </w:rPr>
               <w:t>es missions d’intérêt public</w:t>
             </w:r>
             <w:r w:rsidRPr="00387757">
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
               </w:rPr>
               <w:t>, l’Institut national du cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve"> (l’INCa) assure le pilotage des registres locaux des cancers</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00387757">
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
+              </w:rPr>
+              <w:t>. Afin d</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
               </w:rPr>
-              <w:t>l’INCa</w:t>
-[...27 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>e mettre en œuvre la désignation et l’évaluation des organismes mettant en œuvre ces derniers, l’INCa</w:t>
+            </w:r>
             <w:r w:rsidRPr="00387757">
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
               </w:rPr>
               <w:t xml:space="preserve"> doit recueillir des données relatives à l’identité et la vie professionnelle du</w:t>
             </w:r>
             <w:r w:rsidR="00E1010C">
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00672FAD">
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
               </w:rPr>
               <w:t>responsable scientifique</w:t>
             </w:r>
             <w:r w:rsidRPr="00387757">
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
               </w:rPr>
               <w:t>, du représentant légal ou de la personne dûment habilitée de l’organisme</w:t>
             </w:r>
             <w:r>
@@ -1668,217 +1736,171 @@
             <w:r w:rsidR="00672FAD">
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
               </w:rPr>
               <w:t>responsable scientifique dans le dossier de candidature</w:t>
             </w:r>
             <w:r w:rsidRPr="00387757">
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="559DE3C0" w14:textId="27AE8521" w:rsidR="00A300B4" w:rsidRPr="00F54FC1" w:rsidRDefault="00A300B4" w:rsidP="00405F33">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="426" w:right="424"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00387757">
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les personnes dont les données personnelles figurent dans le dossier de candidature doivent être informées par celui qui les a désignées que </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00387757">
+              <w:t>Les personnes dont les données personnelles figurent dans le dossier de candidature doivent être informées par celui qui les a désignées que l’I</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
               </w:rPr>
-              <w:t>l’I</w:t>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t>NCa</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00387757">
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
               </w:rPr>
               <w:t xml:space="preserve"> les utilisera selon les </w:t>
             </w:r>
             <w:r w:rsidRPr="00F54FC1">
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
               </w:rPr>
               <w:t xml:space="preserve">modalités ici décrites. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4DE60AF7" w14:textId="1BF3E832" w:rsidR="00A300B4" w:rsidRPr="00950111" w:rsidRDefault="00A300B4" w:rsidP="005C1599">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="426" w:right="424"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F54FC1">
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
               </w:rPr>
               <w:t>L’I</w:t>
             </w:r>
             <w:r w:rsidR="005C1599" w:rsidRPr="00F54FC1">
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
               </w:rPr>
               <w:t>NCa</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F54FC1">
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
               </w:rPr>
               <w:t xml:space="preserve"> est le responsable de l’utilisation de ces données</w:t>
             </w:r>
             <w:r w:rsidR="005C1599" w:rsidRPr="00F54FC1">
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
               </w:rPr>
               <w:t xml:space="preserve"> et </w:t>
             </w:r>
             <w:r w:rsidRPr="00F54FC1">
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
               </w:rPr>
               <w:t xml:space="preserve">les conservera dix </w:t>
             </w:r>
             <w:r w:rsidR="00FA65AB" w:rsidRPr="00F54FC1">
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
               </w:rPr>
               <w:t xml:space="preserve">(10) </w:t>
             </w:r>
             <w:r w:rsidRPr="00F54FC1">
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
               </w:rPr>
               <w:t>ans à compter de l</w:t>
             </w:r>
             <w:r w:rsidR="005C1599" w:rsidRPr="00F54FC1">
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
               </w:rPr>
-              <w:t xml:space="preserve">’expiration de la désignation par </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> de l’organisme mettant en œuvre le registre local</w:t>
+              <w:t>’expiration de la désignation par l’INCa de l’organisme mettant en œuvre le registre local</w:t>
             </w:r>
             <w:r w:rsidRPr="00F54FC1">
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00950111">
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0D3F8DBC" w14:textId="70669956" w:rsidR="00A300B4" w:rsidRPr="00950111" w:rsidRDefault="005C1599" w:rsidP="00405F33">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="426" w:right="424"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
               </w:rPr>
               <w:t>Ces</w:t>
             </w:r>
             <w:r w:rsidR="00A300B4" w:rsidRPr="00950111">
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
               </w:rPr>
-              <w:t xml:space="preserve"> données seront conservées dans la base de données de contacts de </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve"> données seront conservées dans la base de données de contacts de l’I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Tahoma"/>
+              </w:rPr>
+              <w:t>NCa</w:t>
+            </w:r>
             <w:r w:rsidR="00A300B4" w:rsidRPr="00950111">
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
               </w:rPr>
-              <w:t>l’I</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> dans les conditions exposées dans la rubrique 1.9 du tableau figurant sur la page du site: </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r w:rsidR="00A300B4" w:rsidRPr="00950111">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:rFonts w:cs="Tahoma"/>
                 </w:rPr>
                 <w:t>https://www.cancer.fr/pages-transverses/politique-des-donnees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00A300B4" w:rsidRPr="00950111">
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A2D1D44" w14:textId="19668A03" w:rsidR="00A300B4" w:rsidRPr="00950111" w:rsidRDefault="00A300B4" w:rsidP="00405F33">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="426" w:right="424"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
               </w:rPr>
             </w:pPr>
@@ -1912,66 +1934,58 @@
               </w:rPr>
               <w:t xml:space="preserve">d’un droit d’opposition, d’un droit d’accès, de rectification, d’effacement et d’un droit à la limitation du traitement de vos données. Pour les exercer, veuillez adresser votre demande par mail à l’adresse suivante : </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r w:rsidRPr="00950111">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:rFonts w:cs="Tahoma"/>
                 </w:rPr>
                 <w:t>dpo@institutcancer.fr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="0FC8ADD8" w14:textId="61B86DED" w:rsidR="00A300B4" w:rsidRPr="00950111" w:rsidRDefault="00A300B4" w:rsidP="00405F33">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="426" w:right="424"/>
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00950111">
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vous trouverez les coordonnées de </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00950111">
+              <w:t>Vous trouverez les coordonnées de l’I</w:t>
+            </w:r>
+            <w:r w:rsidR="005C1599">
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
               </w:rPr>
-              <w:t>l’I</w:t>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t>Nca</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00950111">
               <w:rPr>
                 <w:rFonts w:cs="Tahoma"/>
               </w:rPr>
               <w:t xml:space="preserve">, de son représentant et de sa déléguée à la protection des données sur </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r w:rsidRPr="00950111">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:rFonts w:cs="Tahoma"/>
                 </w:rPr>
                 <w:t>https://www.cancer.fr/pages-transverses/politique-des-donnees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="20C1FFC7" w14:textId="77777777" w:rsidR="00A300B4" w:rsidRPr="00387757" w:rsidRDefault="00A300B4" w:rsidP="00405F33">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="426" w:right="424"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Tahoma"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00950111">
@@ -2099,153 +2113,106 @@
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> et également </w:t>
             </w:r>
             <w:r w:rsidRPr="00A5730E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>responsable de traitement des données du registre</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> et utilisateur du système d’information mis à disposition par </w:t>
-[...3 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> et utilisateur du système d’information mis à disposition par l’INCa</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A5730E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>l’INCa</w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> :</w:t>
+              <w:t xml:space="preserve"> ) :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76D07AC8" w14:textId="53316E0A" w:rsidR="00CF5B86" w:rsidRPr="00FD2925" w:rsidRDefault="00CF5B86" w:rsidP="00980251">
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:sdt>
+            <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
-            </w:pPr>
-[...51 lines deleted...]
-          </w:p>
+              <w:alias w:val="Catégorie "/>
+              <w:tag w:val=""/>
+              <w:id w:val="-2064017670"/>
+              <w:placeholder>
+                <w:docPart w:val="0A180A3392824E629E87B2E293F4760C"/>
+              </w:placeholder>
+              <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns1:category[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="76D07AC8" w14:textId="2D157499" w:rsidR="0058097C" w:rsidRPr="00FD2925" w:rsidRDefault="0058097C" w:rsidP="0058097C">
+                <w:pPr>
+                  <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:iCs/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:iCs/>
+                  </w:rPr>
+                  <w:t>Nom à compléter</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF5B86" w:rsidRPr="00EC3BE8" w14:paraId="11865CF3" w14:textId="77777777" w:rsidTr="00980251">
         <w:trPr>
           <w:trHeight w:val="4847"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10333" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="12F73BB5" w14:textId="1BB847CC" w:rsidR="00CF5B86" w:rsidRPr="00EC3BE8" w:rsidRDefault="00CF5B86" w:rsidP="00980251">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC3BE8">
               <w:rPr>
@@ -2358,145 +2325,120 @@
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="1014"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Email </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE003E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>(pour signature électronique notamment)</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
             <w:r w:rsidRPr="00EC3BE8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>_</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">_________________ </w:t>
+              <w:t xml:space="preserve">__________________ </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF5B86">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>(à compléter)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2EB018BD" w14:textId="5E89EF09" w:rsidR="00B72CD2" w:rsidRDefault="00CF5B86" w:rsidP="00980251">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC3BE8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B72CD2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">déclare avoir pris connaissance de la procédure votée au conseil d’administration de </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve">déclare avoir pris connaissance de la procédure votée au conseil d’administration de l’INCa en date du 16/03/2026 </w:t>
+            </w:r>
+            <w:r w:rsidR="00674D87">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">prise en application de l’article R.1415-2-6 du code de la santé publique et </w:t>
+            </w:r>
             <w:r w:rsidR="00B72CD2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>l’INCa</w:t>
-[...20 lines deleted...]
-              </w:rPr>
               <w:t>portant désignation et évaluation des organismes mettant en œuvre les registres locaux des cancers ;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="690241A5" w14:textId="6853C365" w:rsidR="00CF5B86" w:rsidRPr="00EC3BE8" w:rsidRDefault="00B72CD2" w:rsidP="00980251">
+          <w:p w14:paraId="690241A5" w14:textId="67F2F616" w:rsidR="00CF5B86" w:rsidRPr="00EC3BE8" w:rsidRDefault="00B72CD2" w:rsidP="00980251">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="00CF5B86">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>demande</w:t>
             </w:r>
             <w:r w:rsidR="00CF5B86" w:rsidRPr="00EC3BE8">
               <w:rPr>
@@ -2516,519 +2458,443 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="00CF5B86">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> la désignation</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> du registre </w:t>
             </w:r>
             <w:r w:rsidR="00674D87">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">local des cancers </w:t>
-[...76 lines deleted...]
-            </w:r>
+              <w:t>local des cancers</w:t>
+            </w:r>
+            <w:r w:rsidR="0058097C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> intitulé  </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                  <w:lang w:eastAsia="en-US"/>
+                </w:rPr>
+                <w:alias w:val="Titre "/>
+                <w:tag w:val=""/>
+                <w:id w:val="-574896934"/>
+                <w:placeholder>
+                  <w:docPart w:val="A39E346972DA4F4EAECF9EAE9BA8BF1A"/>
+                </w:placeholder>
+                <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0058097C">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                  <w:t>insérer l’intitulé du registre</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ;</w:t>
+              <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7CCF8599" w14:textId="33287DC3" w:rsidR="00674D87" w:rsidRPr="008E4A64" w:rsidRDefault="00CF5B86" w:rsidP="00980251">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC3BE8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- m’engage</w:t>
             </w:r>
             <w:r w:rsidR="00674D87">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">, en cas de désignation par </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve">, en cas de désignation par l’INCa </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC3BE8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">à ce que l’organisme que je représente </w:t>
+            </w:r>
             <w:r w:rsidR="00674D87">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>l’INCa</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>respecte</w:t>
+            </w:r>
+            <w:r w:rsidR="006B37C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidR="00674D87">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
+              <w:t xml:space="preserve">les </w:t>
+            </w:r>
+            <w:r w:rsidR="00273627">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">obligations </w:t>
+            </w:r>
+            <w:r w:rsidR="002F0718">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>figurant à l’article 4.1 de la</w:t>
+            </w:r>
+            <w:r w:rsidR="00674D87">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> procédure et</w:t>
+            </w:r>
+            <w:r w:rsidR="0073331D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> à ce que l’activité </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>du registre</w:t>
+            </w:r>
+            <w:r w:rsidR="006B37C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC3BE8">
-[...47 lines deleted...]
-            </w:r>
             <w:r w:rsidR="0073331D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> à ce que l’activité </w:t>
-[...19 lines deleted...]
-              </w:rPr>
               <w:t>soit conduite</w:t>
             </w:r>
             <w:r w:rsidR="008E4A64">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="008E4A64" w:rsidRPr="008E4A64">
-              <w:t xml:space="preserve">dans le cadre du pilotage de </w:t>
-[...5 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>dans le cadre du pilotage de l’INCa</w:t>
+            </w:r>
             <w:r w:rsidR="008E4A64">
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="008E4A64">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004D4861" w:rsidRPr="008E4A64">
               <w:t xml:space="preserve">selon les recommandations internationales du </w:t>
             </w:r>
             <w:r w:rsidR="008E4A64">
               <w:t>c</w:t>
             </w:r>
             <w:r w:rsidR="004D4861" w:rsidRPr="008E4A64">
               <w:t xml:space="preserve">entre </w:t>
             </w:r>
             <w:r w:rsidR="008E4A64">
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidR="004D4861" w:rsidRPr="008E4A64">
               <w:t xml:space="preserve">nternational de </w:t>
             </w:r>
             <w:r w:rsidR="008E4A64">
               <w:t>r</w:t>
             </w:r>
             <w:r w:rsidR="004D4861" w:rsidRPr="008E4A64">
               <w:t xml:space="preserve">echerche sur le </w:t>
             </w:r>
             <w:r w:rsidR="008E4A64">
               <w:t>c</w:t>
             </w:r>
             <w:r w:rsidR="004D4861" w:rsidRPr="008E4A64">
-              <w:t>ancer, de l’</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">ancer, de l’European Network of Cancer Registries </w:t>
             </w:r>
             <w:r w:rsidR="006B37C6" w:rsidRPr="008E4A64">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>et, le cas échéant,</w:t>
             </w:r>
             <w:r w:rsidR="00E91D14" w:rsidRPr="008E4A64">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> à respecter</w:t>
             </w:r>
             <w:r w:rsidR="006B37C6" w:rsidRPr="008E4A64">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> des recommandations du comité </w:t>
             </w:r>
             <w:r w:rsidR="00C0580C" w:rsidRPr="008E4A64">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>d’</w:t>
             </w:r>
             <w:r w:rsidR="006B37C6" w:rsidRPr="008E4A64">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">évaluation des registres </w:t>
             </w:r>
             <w:r w:rsidRPr="008E4A64">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="058CC699" w14:textId="491D7A95" w:rsidR="00B72CD2" w:rsidRDefault="00CF5B86" w:rsidP="00CF5B86">
+          <w:p w14:paraId="058CC699" w14:textId="0DE972B4" w:rsidR="00B72CD2" w:rsidRDefault="00CF5B86" w:rsidP="00CF5B86">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E4A64">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">- </w:t>
+              <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="00B72CD2" w:rsidRPr="008E4A64">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">- certifie exactes les informations contenues dans </w:t>
+              <w:t xml:space="preserve"> certifie exactes les informations contenues dans </w:t>
             </w:r>
             <w:r w:rsidR="00E91D14" w:rsidRPr="008E4A64">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">le présent </w:t>
             </w:r>
-            <w:r w:rsidR="00B72CD2" w:rsidRPr="008E4A64">
-[...10 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="001A6993" w:rsidRPr="001A6993">
+              <w:t>VOLET 1</w:t>
+            </w:r>
+            <w:r w:rsidR="001A6993">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="00F9038A" w:rsidRPr="001A6993">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>et</w:t>
+            </w:r>
+            <w:r w:rsidR="00F9038A" w:rsidRPr="008E4A64">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> le dossier d’évaluation (</w:t>
+            </w:r>
+            <w:r w:rsidR="001A6993">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>VOLET</w:t>
+            </w:r>
+            <w:r w:rsidR="00F9038A" w:rsidRPr="008E4A64">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2)</w:t>
+            </w:r>
             <w:r w:rsidR="00674D87" w:rsidRPr="008E4A64">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>;</w:t>
+              <w:t> ;</w:t>
             </w:r>
             <w:r w:rsidR="00674D87">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1E190357" w14:textId="46764EC8" w:rsidR="00CF5B86" w:rsidRPr="00387757" w:rsidRDefault="00B72CD2" w:rsidP="00CF5B86">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="00CF5B86" w:rsidRPr="00387757">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">déclare avoir pris connaissance des modalités de traitement de mes données personnelles et de mes droits tels que décrits précédemment sur la page d’information dédiée et, le cas échéant, de l’obligation que j’ai d’informer les personnes dont le nom </w:t>
             </w:r>
             <w:r w:rsidR="00CF5B86">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">est cité </w:t>
             </w:r>
             <w:r w:rsidR="00CF5B86" w:rsidRPr="00387757">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>dans le dossier selon lesdites modalités.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3482EF09" w14:textId="77777777" w:rsidR="00CF5B86" w:rsidRPr="00CF5B86" w:rsidRDefault="00CF5B86" w:rsidP="00CF5B86"/>
-          <w:p w14:paraId="76D2D6C6" w14:textId="77777777" w:rsidR="00CF5B86" w:rsidRPr="00EC3BE8" w:rsidRDefault="00CF5B86" w:rsidP="00980251">
+          <w:p w14:paraId="76D2D6C6" w14:textId="2B72D938" w:rsidR="00CF5B86" w:rsidRPr="00EC3BE8" w:rsidRDefault="00CF5B86" w:rsidP="00980251">
             <w:pPr>
               <w:pStyle w:val="Titredechapitre"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00EC3BE8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC3BE8">
+            <w:r w:rsidR="00E93D43">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:vertAlign w:val="superscript"/>
-[...4 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00EC3BE8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:vertAlign w:val="superscript"/>
-[...14 lines deleted...]
-              <w:t> :</w:t>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="00EC3BE8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00EC3BE8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
@@ -3129,51 +2995,50 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
           <w:p w14:paraId="5B85E38A" w14:textId="3C799D06" w:rsidR="00CF5B86" w:rsidRPr="00EC3BE8" w:rsidRDefault="00CF5B86" w:rsidP="00EE003E">
             <w:pPr>
               <w:pStyle w:val="Titredechapitre"/>
               <w:ind w:left="873"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="99CCFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC3BE8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Signature du </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>responsable scientifique du registre</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF5B86" w:rsidRPr="00EC3BE8" w14:paraId="3AE7D0CF" w14:textId="77777777" w:rsidTr="00EE003E">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9789" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -3193,176 +3058,136 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC3BE8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Je, soussigné(e), ________________________________________</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF5B86">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>(à compléter)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C27CBC4" w14:textId="395AE00B" w:rsidR="00C32046" w:rsidRDefault="00CF5B86" w:rsidP="00E91D14">
+          <w:p w14:paraId="2C27CBC4" w14:textId="3C3699CA" w:rsidR="00C32046" w:rsidRDefault="00CF5B86" w:rsidP="00E91D14">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="306"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsable scientifique </w:t>
             </w:r>
             <w:r w:rsidRPr="00EC3BE8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">du </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>registre</w:t>
             </w:r>
             <w:r w:rsidR="0026164E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> local des cancers </w:t>
-[...64 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> local des cancers</w:t>
+            </w:r>
+            <w:r w:rsidR="00E93D43">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> intitulé </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                  <w:lang w:eastAsia="en-US"/>
+                </w:rPr>
+                <w:alias w:val="Titre "/>
+                <w:tag w:val=""/>
+                <w:id w:val="-1600093579"/>
+                <w:placeholder>
+                  <w:docPart w:val="54D1FE78FF1C4296896706A4FF21C997"/>
+                </w:placeholder>
+                <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0058097C">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                  <w:t>insérer l’intitulé du registre</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
           <w:p w14:paraId="4562BDB5" w14:textId="6893D663" w:rsidR="00CF5B86" w:rsidRDefault="00CF5B86" w:rsidP="00E91D14">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="306"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>dont</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> l’organisme de rattachement est</w:t>
+              <w:t>dont l’organisme de rattachement est</w:t>
             </w:r>
             <w:r w:rsidR="00C32046">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7BCC7A6E" w14:textId="57C43BFC" w:rsidR="00C32046" w:rsidRPr="00EC3BE8" w:rsidRDefault="00C32046" w:rsidP="00E91D14">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="731"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
@@ -3446,359 +3271,319 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">n autre organisme </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>indiquer</w:t>
             </w:r>
             <w:r w:rsidR="00E91D14">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>lequel_____________________________________</w:t>
-[...7 lines deleted...]
-              <w:t>_</w:t>
+              <w:t>lequel______________________________________</w:t>
             </w:r>
             <w:r w:rsidRPr="00CF5B86">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...8 lines deleted...]
-              <w:t>à compléter)</w:t>
+              <w:t>(à compléter)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="05C09F23" w14:textId="2B3EF185" w:rsidR="00EE003E" w:rsidRPr="00EC3BE8" w:rsidRDefault="00EE003E" w:rsidP="00EE003E">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="731"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Email </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE003E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>(pour signature électronique notamment)</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
             <w:r w:rsidRPr="00EC3BE8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>_</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">_________________ </w:t>
+              <w:t xml:space="preserve">__________________ </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF5B86">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>(à compléter)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7814ABF5" w14:textId="5E92B7ED" w:rsidR="00CF5B86" w:rsidRDefault="00CF5B86" w:rsidP="00980251">
             <w:pPr>
               <w:pStyle w:val="Titredechapitre"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3DA6FA48" w14:textId="0E76D78B" w:rsidR="00B07329" w:rsidRPr="00EE003E" w:rsidRDefault="00B07329" w:rsidP="00EE003E">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC3BE8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> déclare avoir pris connaissance de la procédure votée au conseil d’administration de </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> en date du 16/03/2026 prise en application de l’article R.1415-2-6 du code de la santé publique et portant désignation et évaluation des organismes mettant en œuvre les registres locaux des cancers ;</w:t>
+              <w:t xml:space="preserve"> déclare avoir pris connaissance de la procédure votée au conseil d’administration de l’INCa en date du 16/03/2026 prise en application de l’article R.1415-2-6 du code de la santé publique et portant désignation et évaluation des organismes mettant en œuvre les registres locaux des cancers ;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0D2931CA" w14:textId="7BBA3D6A" w:rsidR="00CF5B86" w:rsidRPr="00EC3BE8" w:rsidRDefault="00CF5B86" w:rsidP="00CF5B86">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC3BE8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">- m’engage à assurer la </w:t>
             </w:r>
             <w:r w:rsidR="00C32046">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">responsabilité scientifique du </w:t>
             </w:r>
             <w:r w:rsidR="00F9038A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>registre</w:t>
             </w:r>
             <w:r w:rsidR="008E4A64">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="008E4A64" w:rsidRPr="008E4A64">
-              <w:t xml:space="preserve">dans le cadre du pilotage de </w:t>
-[...5 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>dans le cadre du pilotage de l’INCa</w:t>
+            </w:r>
             <w:r w:rsidR="008E4A64">
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="008E4A64">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008E4A64" w:rsidRPr="008E4A64">
               <w:t xml:space="preserve">selon les recommandations internationales du </w:t>
             </w:r>
             <w:r w:rsidR="008E4A64">
               <w:t>c</w:t>
             </w:r>
             <w:r w:rsidR="008E4A64" w:rsidRPr="008E4A64">
               <w:t xml:space="preserve">entre </w:t>
             </w:r>
             <w:r w:rsidR="008E4A64">
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidR="008E4A64" w:rsidRPr="008E4A64">
               <w:t xml:space="preserve">nternational de </w:t>
             </w:r>
             <w:r w:rsidR="008E4A64">
               <w:t>r</w:t>
             </w:r>
             <w:r w:rsidR="008E4A64" w:rsidRPr="008E4A64">
               <w:t xml:space="preserve">echerche sur le </w:t>
             </w:r>
             <w:r w:rsidR="008E4A64">
               <w:t>c</w:t>
             </w:r>
             <w:r w:rsidR="008E4A64" w:rsidRPr="008E4A64">
-              <w:t>ancer, de l’</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve">ancer, de l’European Network of Cancer Registries </w:t>
+            </w:r>
             <w:r w:rsidR="008E4A64" w:rsidRPr="008E4A64">
-              <w:t>European</w:t>
-[...13 lines deleted...]
-            <w:r w:rsidR="008E4A64" w:rsidRPr="008E4A64">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>et</w:t>
             </w:r>
             <w:r w:rsidR="00F9038A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>, le cas échéant, à respecter des recommandations du comité évaluation des registres</w:t>
             </w:r>
             <w:r w:rsidRPr="00EC3BE8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0851FAE8" w14:textId="0AF491E1" w:rsidR="00C32046" w:rsidRPr="00C32046" w:rsidRDefault="00CF5B86" w:rsidP="00C32046">
+          <w:p w14:paraId="0851FAE8" w14:textId="7D46AA69" w:rsidR="00C32046" w:rsidRPr="00C32046" w:rsidRDefault="00CF5B86" w:rsidP="00C32046">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
+            <w:r w:rsidR="001A6993">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidR="00C32046" w:rsidRPr="00EC3BE8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>- certifie exactes les informations contenues dans le</w:t>
+              <w:t>certifie exactes les informations contenues dans le</w:t>
             </w:r>
             <w:r w:rsidR="00E91D14">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> présent </w:t>
-[...12 lines deleted...]
-              </w:rPr>
+              <w:t xml:space="preserve"> présent</w:t>
+            </w:r>
+            <w:r w:rsidR="001A6993" w:rsidRPr="001A6993">
               <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001A6993" w:rsidRPr="001A6993">
+              <w:t>VOLET 1</w:t>
+            </w:r>
+            <w:r w:rsidR="001A6993">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E91D14" w:rsidRPr="008E4A64">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>et le dossier d’évaluation (</w:t>
+            </w:r>
+            <w:r w:rsidR="001A6993">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>VOLET</w:t>
+            </w:r>
+            <w:r w:rsidR="00E91D14" w:rsidRPr="008E4A64">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2) </w:t>
             </w:r>
             <w:r w:rsidR="00C32046" w:rsidRPr="008E4A64">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
             <w:r w:rsidR="00C32046" w:rsidRPr="00EC3BE8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="430FFB01" w14:textId="2FDF4522" w:rsidR="00CF5B86" w:rsidRPr="00387757" w:rsidRDefault="00C32046" w:rsidP="00CF5B86">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -3825,114 +3610,98 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">est cité </w:t>
             </w:r>
             <w:r w:rsidR="00CF5B86" w:rsidRPr="00387757">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>dans le dossier selon lesdites modalités.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0067C7F6" w14:textId="77777777" w:rsidR="00CF5B86" w:rsidRPr="00EC3BE8" w:rsidRDefault="00CF5B86" w:rsidP="00980251">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="286ED6F9" w14:textId="77777777" w:rsidR="00CF5B86" w:rsidRPr="00EC3BE8" w:rsidRDefault="00CF5B86" w:rsidP="00980251">
+          <w:p w14:paraId="286ED6F9" w14:textId="706A0179" w:rsidR="00CF5B86" w:rsidRPr="00EC3BE8" w:rsidRDefault="00CF5B86" w:rsidP="00980251">
             <w:pPr>
               <w:pStyle w:val="Titredechapitre"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00EC3BE8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC3BE8">
+            <w:r w:rsidR="00E93D43">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:vertAlign w:val="superscript"/>
-[...4 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00EC3BE8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:vertAlign w:val="superscript"/>
-[...14 lines deleted...]
-              <w:t> :</w:t>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="00EC3BE8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00EC3BE8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
@@ -4213,308 +3982,227 @@
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="306"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Email </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE003E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>(pour signature électronique notamment)</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
             <w:r w:rsidRPr="00EC3BE8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>_</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">_________________ </w:t>
+              <w:t xml:space="preserve">__________________ </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF5B86">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>(à compléter)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="67348D1B" w14:textId="77777777" w:rsidR="00A26948" w:rsidRPr="00B07329" w:rsidRDefault="00A26948" w:rsidP="003352BC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7C5478EF" w14:textId="05109271" w:rsidR="00A26948" w:rsidRPr="00C32046" w:rsidRDefault="00A26948" w:rsidP="00A26948">
+          <w:p w14:paraId="7C5478EF" w14:textId="5210A0C0" w:rsidR="00A26948" w:rsidRPr="00C32046" w:rsidRDefault="00A26948" w:rsidP="00A26948">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC3BE8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">déclare </w:t>
             </w:r>
             <w:r w:rsidR="0042586D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">exercer </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">mes missions de DPO </w:t>
             </w:r>
             <w:r w:rsidR="0042586D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">auprès du registre local des cancers </w:t>
             </w:r>
-            <w:r w:rsidR="0042586D" w:rsidRPr="00EC3BE8">
-[...43 lines deleted...]
-                <w:highlight w:val="yellow"/>
+            <w:r w:rsidR="00E93D43">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">intitulé </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                  <w:lang w:eastAsia="en-US"/>
+                </w:rPr>
+                <w:alias w:val="Titre "/>
+                <w:tag w:val=""/>
+                <w:id w:val="214089742"/>
+                <w:placeholder>
+                  <w:docPart w:val="6C8C3C1C92644D3CABFD79FD8032549E"/>
+                </w:placeholder>
+                <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00E93D43">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                  <w:t>insérer l’intitulé du registre</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00E93D43">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
-            </w:r>
-[...21 lines deleted...]
-              <w:t>»</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3EEAB595" w14:textId="7EFE9C97" w:rsidR="00A26948" w:rsidRPr="0042586D" w:rsidRDefault="00A26948" w:rsidP="0042586D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidRPr="00387757">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">déclare avoir pris connaissance des modalités de traitement de mes données personnelles et de mes droits tels que décrits précédemment sur la page d’information dédiée et, le cas échéant, de l’obligation que j’ai d’informer les personnes dont le nom </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">est cité </w:t>
             </w:r>
             <w:r w:rsidRPr="00387757">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>dans le dossier selon lesdites modalités.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D44E6A7" w14:textId="77777777" w:rsidR="00A26948" w:rsidRPr="00EC3BE8" w:rsidRDefault="00A26948" w:rsidP="003352BC">
+          <w:p w14:paraId="4D44E6A7" w14:textId="2D0D429D" w:rsidR="00A26948" w:rsidRPr="00EC3BE8" w:rsidRDefault="00A26948" w:rsidP="003352BC">
             <w:pPr>
               <w:pStyle w:val="Titredechapitre"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00EC3BE8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Signature</w:t>
-[...38 lines deleted...]
-              <w:t> :</w:t>
+              <w:t>Signature:</w:t>
             </w:r>
             <w:r w:rsidRPr="00EC3BE8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00EC3BE8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
@@ -4633,51 +4321,51 @@
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9789"/>
       </w:tblGrid>
       <w:tr w:rsidR="0042586D" w:rsidRPr="00EC3BE8" w14:paraId="547F2737" w14:textId="77777777" w:rsidTr="003352BC">
         <w:trPr>
           <w:trHeight w:val="468"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9789" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="0D2B62EF" w14:textId="75002E6B" w:rsidR="0042586D" w:rsidRPr="00EC3BE8" w:rsidRDefault="0042586D" w:rsidP="003352BC">
+          <w:p w14:paraId="0D2B62EF" w14:textId="2EE638D0" w:rsidR="0042586D" w:rsidRPr="00EC3BE8" w:rsidRDefault="0042586D" w:rsidP="003352BC">
             <w:pPr>
               <w:pStyle w:val="Titredechapitre"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="99CCFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC3BE8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Signature </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:bCs w:val="0"/>
@@ -4686,51 +4374,51 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>du représentant de la direction des systèmes d’informations (DSI)</w:t>
             </w:r>
             <w:r w:rsidR="00E34DE7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E34DE7" w:rsidRPr="008E4A64">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>ou toute responsable du système d’information</w:t>
+              <w:t>ou tout responsable du système d’information</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0042586D" w:rsidRPr="00EC3BE8" w14:paraId="6629AAE1" w14:textId="77777777" w:rsidTr="003352BC">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9789" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2D105242" w14:textId="77777777" w:rsidR="0042586D" w:rsidRPr="00EC3BE8" w:rsidRDefault="0042586D" w:rsidP="003352BC">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
@@ -4810,355 +4498,259 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E34DE7" w:rsidRPr="008E4A64">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ou du service responsable du système d’information</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E2AA828" w14:textId="57A72E70" w:rsidR="0042586D" w:rsidRDefault="00EE003E" w:rsidP="00DE5749">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="306"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Email  </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE003E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...11 lines deleted...]
-              <w:t>pour signature électronique notamment)</w:t>
+              <w:t>(pour signature électronique notamment)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
             <w:r w:rsidRPr="00EC3BE8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">___________________ </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF5B86">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>(à compléter)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="43AD6E5E" w14:textId="77777777" w:rsidR="00EE003E" w:rsidRPr="00EE003E" w:rsidRDefault="00EE003E" w:rsidP="00EE003E">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="1014"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0581E039" w14:textId="186D2AF6" w:rsidR="0042586D" w:rsidRPr="00C32046" w:rsidRDefault="0042586D" w:rsidP="003352BC">
+          <w:p w14:paraId="0581E039" w14:textId="75FD6417" w:rsidR="0042586D" w:rsidRPr="00C32046" w:rsidRDefault="0042586D" w:rsidP="003352BC">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC3BE8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">déclare </w:t>
             </w:r>
             <w:r w:rsidR="00532AC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">être en charge </w:t>
             </w:r>
             <w:r w:rsidR="00E34DE7">
-              <w:t xml:space="preserve">de la mise à disposition d’un environnement de travail informatique permettant un accès au SI-Registre mis à disposition gratuitement par </w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> publique si contraintes de sécurité)</w:t>
+              <w:t>de la mise à disposition d’un environnement de travail informatique permettant un accès au SI-Registre mis à disposition gratuitement par l’INCa  (accès internet ou flux vers ip publique si contraintes de sécurité)</w:t>
             </w:r>
             <w:r w:rsidR="00532AC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> pour le</w:t>
             </w:r>
             <w:r w:rsidR="00C0580C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">registre local des cancers </w:t>
-[...35 lines deleted...]
-                <w:highlight w:val="yellow"/>
+              <w:t>registre local des cancers</w:t>
+            </w:r>
+            <w:r w:rsidR="00E93D43">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> intitulé </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C32046">
-[...21 lines deleted...]
-            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                  <w:lang w:eastAsia="en-US"/>
+                </w:rPr>
+                <w:alias w:val="Titre "/>
+                <w:tag w:val=""/>
+                <w:id w:val="-390203200"/>
+                <w:placeholder>
+                  <w:docPart w:val="C8B7AFA73BEB45E3BCBD1540F04BCBE5"/>
+                </w:placeholder>
+                <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00E93D43">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                  <w:t>insérer l’intitulé du registre</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
           <w:p w14:paraId="6283AE71" w14:textId="77777777" w:rsidR="0042586D" w:rsidRPr="0042586D" w:rsidRDefault="0042586D" w:rsidP="003352BC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidRPr="00387757">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">déclare avoir pris connaissance des modalités de traitement de mes données personnelles et de mes droits tels que décrits précédemment sur la page d’information dédiée et, le cas échéant, de l’obligation que j’ai d’informer les personnes dont le nom </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">est cité </w:t>
             </w:r>
             <w:r w:rsidRPr="00387757">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>dans le dossier selon lesdites modalités.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70C806AE" w14:textId="77777777" w:rsidR="0042586D" w:rsidRPr="00EC3BE8" w:rsidRDefault="0042586D" w:rsidP="003352BC">
+          <w:p w14:paraId="70C806AE" w14:textId="6780CCCF" w:rsidR="0042586D" w:rsidRPr="00EC3BE8" w:rsidRDefault="0042586D" w:rsidP="003352BC">
             <w:pPr>
               <w:pStyle w:val="Titredechapitre"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00EC3BE8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Signature</w:t>
-[...38 lines deleted...]
-              <w:t> :</w:t>
+              <w:t>Signature:</w:t>
             </w:r>
             <w:r w:rsidRPr="00EC3BE8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00EC3BE8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
@@ -5383,51 +4975,51 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Marianne Light">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="0000000F" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="170E348B" w14:textId="68AD5B0C" w:rsidR="006D7B36" w:rsidRPr="006D7B36" w:rsidRDefault="006D7B36" w:rsidP="006D7B36">
+  <w:p w14:paraId="170E348B" w14:textId="3391D262" w:rsidR="006D7B36" w:rsidRPr="006D7B36" w:rsidRDefault="006D7B36" w:rsidP="006D7B36">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="284"/>
         <w:tab w:val="right" w:pos="8505"/>
       </w:tabs>
       <w:ind w:left="-142" w:right="-1"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:sz w:val="20"/>
@@ -5454,119 +5046,69 @@
     <w:r>
       <w:rPr>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t>|</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="0038222A">
+    <w:r w:rsidR="00E93D43" w:rsidRPr="00EB6AFC">
       <w:rPr>
         <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
         <w:color w:val="7F7F7F"/>
         <w:spacing w:val="20"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>INCa-AAP_</w:t>
+      <w:t>INCa-</w:t>
     </w:r>
-    <w:r w:rsidR="00A44EBB">
+    <w:r w:rsidR="00E93D43">
       <w:rPr>
         <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
         <w:color w:val="7F7F7F"/>
         <w:spacing w:val="20"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>REGISTRE</w:t>
-[...49 lines deleted...]
-      <w:t xml:space="preserve"> – Descriptif projet</w:t>
+      <w:t>Document type de demande de désignation</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="429320DA" w14:textId="7898CF63" w:rsidR="002D083D" w:rsidRPr="00EB7328" w:rsidRDefault="00EB7328" w:rsidP="00EB7328">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:ind w:right="283"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r w:rsidRPr="00EB6AFC">
       <w:rPr>
         <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
         <w:color w:val="7F7F7F"/>
         <w:spacing w:val="20"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>INCa-</w:t>
     </w:r>
     <w:r w:rsidR="006B7C27">
       <w:rPr>
@@ -7506,123 +7048,121 @@
   <w:num w:numId="12">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="11"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337" style="mso-position-horizontal-relative:margin;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" strokecolor="none [3213]">
+    <o:shapedefaults v:ext="edit" spidmax="18433" style="mso-position-horizontal-relative:margin;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" strokecolor="none [3213]">
       <v:fill color="silver" opacity=".5"/>
       <v:stroke color="none [3213]" weight="1.25pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00340739"/>
-    <w:rsid w:val="000006F4"/>
     <w:rsid w:val="0000411D"/>
     <w:rsid w:val="00012217"/>
     <w:rsid w:val="000137DE"/>
     <w:rsid w:val="00016075"/>
     <w:rsid w:val="00032AE0"/>
     <w:rsid w:val="00033A51"/>
     <w:rsid w:val="00033DCD"/>
     <w:rsid w:val="0004168A"/>
     <w:rsid w:val="0006443C"/>
     <w:rsid w:val="00071357"/>
     <w:rsid w:val="0007447A"/>
     <w:rsid w:val="00076C8A"/>
     <w:rsid w:val="0008453E"/>
     <w:rsid w:val="000903C5"/>
     <w:rsid w:val="000B3FD0"/>
     <w:rsid w:val="000C1EEE"/>
     <w:rsid w:val="000C63C2"/>
     <w:rsid w:val="000D731D"/>
     <w:rsid w:val="000E61AF"/>
     <w:rsid w:val="000F3DD3"/>
     <w:rsid w:val="000F6567"/>
     <w:rsid w:val="000F7F5F"/>
     <w:rsid w:val="00102B03"/>
     <w:rsid w:val="0010708A"/>
     <w:rsid w:val="00111ECB"/>
     <w:rsid w:val="00114A09"/>
     <w:rsid w:val="00125C93"/>
     <w:rsid w:val="00134D90"/>
     <w:rsid w:val="00141FBB"/>
     <w:rsid w:val="00153262"/>
     <w:rsid w:val="001537D7"/>
     <w:rsid w:val="00157D05"/>
     <w:rsid w:val="00163E81"/>
     <w:rsid w:val="001676AF"/>
     <w:rsid w:val="00184E1B"/>
     <w:rsid w:val="00191B80"/>
     <w:rsid w:val="00192FFE"/>
     <w:rsid w:val="0019760A"/>
     <w:rsid w:val="001A1C83"/>
     <w:rsid w:val="001A4447"/>
     <w:rsid w:val="001A641A"/>
+    <w:rsid w:val="001A6993"/>
     <w:rsid w:val="001C1F31"/>
-    <w:rsid w:val="001C436D"/>
     <w:rsid w:val="001E2510"/>
     <w:rsid w:val="001F044B"/>
     <w:rsid w:val="002001CF"/>
     <w:rsid w:val="00215D2C"/>
     <w:rsid w:val="00217860"/>
     <w:rsid w:val="00220504"/>
     <w:rsid w:val="00231DB2"/>
     <w:rsid w:val="002364E1"/>
     <w:rsid w:val="0024096C"/>
     <w:rsid w:val="002446DD"/>
     <w:rsid w:val="002456E2"/>
     <w:rsid w:val="002515FF"/>
     <w:rsid w:val="0026164E"/>
     <w:rsid w:val="00272C34"/>
     <w:rsid w:val="00273627"/>
     <w:rsid w:val="0027654A"/>
     <w:rsid w:val="00277327"/>
     <w:rsid w:val="002C234A"/>
     <w:rsid w:val="002C5725"/>
     <w:rsid w:val="002C61B2"/>
     <w:rsid w:val="002D006E"/>
     <w:rsid w:val="002D083D"/>
     <w:rsid w:val="002F0718"/>
     <w:rsid w:val="0030328D"/>
     <w:rsid w:val="00310283"/>
@@ -7666,126 +7206,126 @@
     <w:rsid w:val="00485597"/>
     <w:rsid w:val="00486EC7"/>
     <w:rsid w:val="00494F01"/>
     <w:rsid w:val="004A5D19"/>
     <w:rsid w:val="004B14D1"/>
     <w:rsid w:val="004B5D14"/>
     <w:rsid w:val="004C4A99"/>
     <w:rsid w:val="004C538B"/>
     <w:rsid w:val="004C64E3"/>
     <w:rsid w:val="004C687F"/>
     <w:rsid w:val="004C783D"/>
     <w:rsid w:val="004D4861"/>
     <w:rsid w:val="004F2D18"/>
     <w:rsid w:val="00515C95"/>
     <w:rsid w:val="00522586"/>
     <w:rsid w:val="00523BE1"/>
     <w:rsid w:val="00532AC9"/>
     <w:rsid w:val="00533D8E"/>
     <w:rsid w:val="00536A58"/>
     <w:rsid w:val="0053727B"/>
     <w:rsid w:val="00542C09"/>
     <w:rsid w:val="005556AE"/>
     <w:rsid w:val="00556D2A"/>
     <w:rsid w:val="00565C4E"/>
     <w:rsid w:val="00571F74"/>
+    <w:rsid w:val="0058097C"/>
     <w:rsid w:val="00584345"/>
     <w:rsid w:val="005A3648"/>
     <w:rsid w:val="005A57A6"/>
     <w:rsid w:val="005B1411"/>
     <w:rsid w:val="005C056E"/>
     <w:rsid w:val="005C1599"/>
     <w:rsid w:val="005C6721"/>
     <w:rsid w:val="005D04B6"/>
     <w:rsid w:val="005D0DFB"/>
     <w:rsid w:val="005D2EAD"/>
     <w:rsid w:val="005E070D"/>
     <w:rsid w:val="005E16F8"/>
     <w:rsid w:val="005E2605"/>
     <w:rsid w:val="005E398C"/>
     <w:rsid w:val="005E615D"/>
     <w:rsid w:val="00602DA9"/>
     <w:rsid w:val="00607C8D"/>
     <w:rsid w:val="00616F2B"/>
     <w:rsid w:val="00661D2F"/>
     <w:rsid w:val="00663ACD"/>
     <w:rsid w:val="00672FAD"/>
     <w:rsid w:val="00674D87"/>
+    <w:rsid w:val="00675EA0"/>
     <w:rsid w:val="00684FD8"/>
     <w:rsid w:val="00697F3C"/>
     <w:rsid w:val="006A18DA"/>
     <w:rsid w:val="006A42FC"/>
     <w:rsid w:val="006A68A4"/>
     <w:rsid w:val="006B1FA9"/>
     <w:rsid w:val="006B37C6"/>
     <w:rsid w:val="006B5B20"/>
     <w:rsid w:val="006B7C27"/>
     <w:rsid w:val="006D60D7"/>
     <w:rsid w:val="006D7B36"/>
     <w:rsid w:val="006E38C1"/>
     <w:rsid w:val="006F19BB"/>
     <w:rsid w:val="006F5A5C"/>
     <w:rsid w:val="00716807"/>
     <w:rsid w:val="00720BBA"/>
     <w:rsid w:val="0072536D"/>
     <w:rsid w:val="0073331D"/>
     <w:rsid w:val="0073638A"/>
     <w:rsid w:val="007375C5"/>
     <w:rsid w:val="00740C34"/>
     <w:rsid w:val="00752ADA"/>
     <w:rsid w:val="007675D8"/>
     <w:rsid w:val="00772A5A"/>
     <w:rsid w:val="007742BB"/>
     <w:rsid w:val="00776EF8"/>
     <w:rsid w:val="00784A46"/>
     <w:rsid w:val="007A2D12"/>
     <w:rsid w:val="007B0A42"/>
     <w:rsid w:val="007B4BC7"/>
     <w:rsid w:val="007C74E5"/>
     <w:rsid w:val="007D3CC2"/>
     <w:rsid w:val="007D43C6"/>
     <w:rsid w:val="007D5F23"/>
     <w:rsid w:val="007E6613"/>
     <w:rsid w:val="007F1D6A"/>
     <w:rsid w:val="007F361E"/>
     <w:rsid w:val="007F72A7"/>
     <w:rsid w:val="007F79FF"/>
     <w:rsid w:val="008046A0"/>
     <w:rsid w:val="00804B42"/>
     <w:rsid w:val="008074BC"/>
     <w:rsid w:val="00810E15"/>
-    <w:rsid w:val="00820FE0"/>
     <w:rsid w:val="00826977"/>
     <w:rsid w:val="0083669C"/>
     <w:rsid w:val="0083710D"/>
     <w:rsid w:val="008643C3"/>
     <w:rsid w:val="008677F8"/>
     <w:rsid w:val="00867957"/>
     <w:rsid w:val="00873E77"/>
     <w:rsid w:val="00877CE2"/>
     <w:rsid w:val="008956B9"/>
-    <w:rsid w:val="008A2F2F"/>
     <w:rsid w:val="008A62F7"/>
     <w:rsid w:val="008B62E6"/>
     <w:rsid w:val="008B65A2"/>
     <w:rsid w:val="008C090C"/>
     <w:rsid w:val="008C5300"/>
     <w:rsid w:val="008C72C6"/>
     <w:rsid w:val="008D0BB5"/>
     <w:rsid w:val="008D3A80"/>
     <w:rsid w:val="008D7134"/>
     <w:rsid w:val="008E4A64"/>
     <w:rsid w:val="009045D1"/>
     <w:rsid w:val="009118DB"/>
     <w:rsid w:val="00912564"/>
     <w:rsid w:val="00930585"/>
     <w:rsid w:val="00931787"/>
     <w:rsid w:val="00936708"/>
     <w:rsid w:val="00955372"/>
     <w:rsid w:val="00956476"/>
     <w:rsid w:val="00961E51"/>
     <w:rsid w:val="0097248E"/>
     <w:rsid w:val="00975DE3"/>
     <w:rsid w:val="00976FD9"/>
     <w:rsid w:val="00984ADC"/>
     <w:rsid w:val="00991204"/>
     <w:rsid w:val="00991D86"/>
@@ -7827,199 +7367,202 @@
     <w:rsid w:val="00AE57BD"/>
     <w:rsid w:val="00AF114F"/>
     <w:rsid w:val="00AF4B2A"/>
     <w:rsid w:val="00B01B45"/>
     <w:rsid w:val="00B04109"/>
     <w:rsid w:val="00B04CFD"/>
     <w:rsid w:val="00B07329"/>
     <w:rsid w:val="00B074BC"/>
     <w:rsid w:val="00B17F33"/>
     <w:rsid w:val="00B24C38"/>
     <w:rsid w:val="00B25428"/>
     <w:rsid w:val="00B30408"/>
     <w:rsid w:val="00B339A0"/>
     <w:rsid w:val="00B34068"/>
     <w:rsid w:val="00B42EE7"/>
     <w:rsid w:val="00B46D37"/>
     <w:rsid w:val="00B5112F"/>
     <w:rsid w:val="00B6226B"/>
     <w:rsid w:val="00B66F13"/>
     <w:rsid w:val="00B72CD2"/>
     <w:rsid w:val="00B754B0"/>
     <w:rsid w:val="00B80F0E"/>
     <w:rsid w:val="00B913BE"/>
     <w:rsid w:val="00B92D3F"/>
     <w:rsid w:val="00BA4D2B"/>
+    <w:rsid w:val="00BB1283"/>
     <w:rsid w:val="00BB3ACB"/>
     <w:rsid w:val="00BB5B32"/>
     <w:rsid w:val="00BC0ABC"/>
     <w:rsid w:val="00BD34D8"/>
     <w:rsid w:val="00BD40A4"/>
     <w:rsid w:val="00BD7E28"/>
     <w:rsid w:val="00BE12C1"/>
     <w:rsid w:val="00C0180A"/>
     <w:rsid w:val="00C02688"/>
     <w:rsid w:val="00C0580C"/>
     <w:rsid w:val="00C07AF6"/>
     <w:rsid w:val="00C179A6"/>
     <w:rsid w:val="00C215ED"/>
     <w:rsid w:val="00C32046"/>
     <w:rsid w:val="00C41D75"/>
-    <w:rsid w:val="00C43594"/>
     <w:rsid w:val="00C4670E"/>
+    <w:rsid w:val="00C5224D"/>
     <w:rsid w:val="00C52665"/>
     <w:rsid w:val="00C62B60"/>
     <w:rsid w:val="00C63DF0"/>
     <w:rsid w:val="00C73C3F"/>
     <w:rsid w:val="00C74ADA"/>
     <w:rsid w:val="00C8685F"/>
     <w:rsid w:val="00C94EA5"/>
     <w:rsid w:val="00C9536D"/>
+    <w:rsid w:val="00C95A39"/>
     <w:rsid w:val="00CA0B32"/>
     <w:rsid w:val="00CA4402"/>
     <w:rsid w:val="00CA546B"/>
     <w:rsid w:val="00CB45EA"/>
     <w:rsid w:val="00CB560C"/>
     <w:rsid w:val="00CB59CD"/>
     <w:rsid w:val="00CC449F"/>
     <w:rsid w:val="00CD0D72"/>
     <w:rsid w:val="00CD1495"/>
     <w:rsid w:val="00CE3701"/>
     <w:rsid w:val="00CE61B4"/>
     <w:rsid w:val="00CF5B86"/>
     <w:rsid w:val="00D13471"/>
     <w:rsid w:val="00D13522"/>
     <w:rsid w:val="00D30EE4"/>
     <w:rsid w:val="00D317AA"/>
     <w:rsid w:val="00D42646"/>
     <w:rsid w:val="00D43F01"/>
     <w:rsid w:val="00D4597E"/>
     <w:rsid w:val="00D778DF"/>
     <w:rsid w:val="00D7793F"/>
     <w:rsid w:val="00D805BC"/>
     <w:rsid w:val="00D85691"/>
     <w:rsid w:val="00D86B84"/>
+    <w:rsid w:val="00D86CC1"/>
     <w:rsid w:val="00DA1FC0"/>
     <w:rsid w:val="00DA6D70"/>
     <w:rsid w:val="00DB31CD"/>
     <w:rsid w:val="00DB7A20"/>
     <w:rsid w:val="00DD21DF"/>
     <w:rsid w:val="00DD4423"/>
     <w:rsid w:val="00DD6974"/>
     <w:rsid w:val="00DE16D3"/>
     <w:rsid w:val="00DE25A7"/>
     <w:rsid w:val="00DE3363"/>
     <w:rsid w:val="00DE352D"/>
     <w:rsid w:val="00DE472C"/>
     <w:rsid w:val="00DE4FEA"/>
     <w:rsid w:val="00DE5749"/>
     <w:rsid w:val="00DF008A"/>
     <w:rsid w:val="00DF13B0"/>
     <w:rsid w:val="00DF406C"/>
     <w:rsid w:val="00DF5B42"/>
     <w:rsid w:val="00DF5C22"/>
     <w:rsid w:val="00E07071"/>
     <w:rsid w:val="00E1010C"/>
     <w:rsid w:val="00E101B5"/>
     <w:rsid w:val="00E10DFA"/>
     <w:rsid w:val="00E20C46"/>
     <w:rsid w:val="00E24C0D"/>
     <w:rsid w:val="00E34DE7"/>
     <w:rsid w:val="00E4151F"/>
     <w:rsid w:val="00E41FC1"/>
     <w:rsid w:val="00E43821"/>
     <w:rsid w:val="00E50F09"/>
     <w:rsid w:val="00E51A12"/>
     <w:rsid w:val="00E5257C"/>
     <w:rsid w:val="00E54330"/>
     <w:rsid w:val="00E6452B"/>
     <w:rsid w:val="00E6759C"/>
     <w:rsid w:val="00E75119"/>
     <w:rsid w:val="00E7796C"/>
     <w:rsid w:val="00E81C81"/>
     <w:rsid w:val="00E9005B"/>
     <w:rsid w:val="00E90D4E"/>
     <w:rsid w:val="00E91D14"/>
+    <w:rsid w:val="00E93D43"/>
     <w:rsid w:val="00EB7328"/>
     <w:rsid w:val="00EC4A1B"/>
     <w:rsid w:val="00EC6636"/>
     <w:rsid w:val="00ED0B55"/>
     <w:rsid w:val="00ED3247"/>
     <w:rsid w:val="00ED3595"/>
     <w:rsid w:val="00ED6531"/>
     <w:rsid w:val="00EE003E"/>
     <w:rsid w:val="00EE211E"/>
-    <w:rsid w:val="00EE3736"/>
     <w:rsid w:val="00EE701C"/>
     <w:rsid w:val="00EE7269"/>
     <w:rsid w:val="00EF0AB9"/>
     <w:rsid w:val="00EF716B"/>
     <w:rsid w:val="00EF77F3"/>
     <w:rsid w:val="00F020D6"/>
     <w:rsid w:val="00F051A3"/>
     <w:rsid w:val="00F05711"/>
     <w:rsid w:val="00F1182E"/>
     <w:rsid w:val="00F21C8D"/>
     <w:rsid w:val="00F37194"/>
     <w:rsid w:val="00F51BA5"/>
     <w:rsid w:val="00F540F2"/>
     <w:rsid w:val="00F54C7F"/>
     <w:rsid w:val="00F54FC1"/>
     <w:rsid w:val="00F62DC2"/>
     <w:rsid w:val="00F66D28"/>
     <w:rsid w:val="00F6798A"/>
     <w:rsid w:val="00F804AE"/>
     <w:rsid w:val="00F80B63"/>
     <w:rsid w:val="00F86F42"/>
     <w:rsid w:val="00F9038A"/>
     <w:rsid w:val="00FA65AB"/>
     <w:rsid w:val="00FB509F"/>
     <w:rsid w:val="00FC3D0A"/>
     <w:rsid w:val="00FC7A0A"/>
     <w:rsid w:val="00FD2925"/>
     <w:rsid w:val="00FD65F9"/>
     <w:rsid w:val="00FD774E"/>
     <w:rsid w:val="00FF35C6"/>
     <w:rsid w:val="00FF418C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337" style="mso-position-horizontal-relative:margin;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" strokecolor="none [3213]">
+    <o:shapedefaults v:ext="edit" spidmax="18433" style="mso-position-horizontal-relative:margin;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" strokecolor="none [3213]">
       <v:fill color="silver" opacity=".5"/>
       <v:stroke color="none [3213]" weight="1.25pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="3F0F901C"/>
   <w15:docId w15:val="{03BC8E93-9C5D-49E5-9B83-74D4F15E6FF0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
@@ -9470,50 +9013,60 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ParagraphedelisteCar">
     <w:name w:val="Paragraphe de liste Car"/>
     <w:aliases w:val="PUCE-Paragraphe de liste Car"/>
     <w:link w:val="Paragraphedeliste"/>
     <w:uiPriority w:val="34"/>
     <w:locked/>
     <w:rsid w:val="004650C1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mentionnonrsolue">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AF4B2A"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Textedelespacerserv">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0058097C"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="564877859">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="570584087">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -9709,51 +9262,886 @@
                                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                       </w:divBdr>
                                     </w:div>
                                   </w:divsChild>
                                 </w:div>
                               </w:divsChild>
                             </w:div>
                           </w:divsChild>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cancer.fr/pages-transverses/politique-des-donnees" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dpo@institutcancer.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cancer.fr/pages-transverses/politique-des-donnees" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:registrenational@institutcancer.fr" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cancer.fr/pages-transverses/politique-des-donnees" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dpo@institutcancer.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cancer.fr/pages-transverses/politique-des-donnees" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:registrenational@institutcancer.fr" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="9DF2A970711B4B49895690133F00B6E6"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{07E54840-94A8-403E-9266-76BEC3E8688E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="008F213A" w:rsidRDefault="00B328E1">
+          <w:r w:rsidRPr="00FA2213">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>[Titre ]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="BEFC7D7DC63247478E3F844B56CC13B9"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3DF26B6C-2D49-4DC9-8B4D-32F24DD6A8E7}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="008F213A" w:rsidRDefault="00B328E1">
+          <w:r w:rsidRPr="00FA2213">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>[Titre ]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="B6C3F9672F3747E7B446CA7C8797279A"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B731FDB0-E49F-431B-9F36-6CAB04306F4E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="008F213A" w:rsidRDefault="00B328E1">
+          <w:r w:rsidRPr="00FA2213">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>[Catégorie ]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="0A180A3392824E629E87B2E293F4760C"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{2A820F9B-1E2D-47EC-BCE4-B023E06FFC3D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="008F213A" w:rsidRDefault="00B328E1">
+          <w:r w:rsidRPr="00FA2213">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>[Catégorie ]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="54D1FE78FF1C4296896706A4FF21C997"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{0C6EB179-2239-40D0-B8C6-6B171CA708DF}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="008F213A" w:rsidRDefault="00B328E1">
+          <w:r w:rsidRPr="00FA2213">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>[Titre ]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A39E346972DA4F4EAECF9EAE9BA8BF1A"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{21CF22B3-9C5C-4698-BD5A-3D81E9070974}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="008F213A" w:rsidRDefault="00B328E1">
+          <w:r w:rsidRPr="00FA2213">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>[Titre ]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="6C8C3C1C92644D3CABFD79FD8032549E"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{BB1F1197-B0F8-4EA0-AF0B-5AF76DFE5FD1}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="008F213A" w:rsidRDefault="00B328E1">
+          <w:r w:rsidRPr="00FA2213">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>[Titre ]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C8B7AFA73BEB45E3BCBD1540F04BCBE5"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{00C4F711-8FA9-47FF-BB6E-98296B352E02}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="008F213A" w:rsidRDefault="00B328E1">
+          <w:r w:rsidRPr="00FA2213">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>[Titre ]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Wingdings 2">
+    <w:panose1 w:val="05020102010507070707"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Marianne">
+    <w:panose1 w:val="02000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="0000000F" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Consolas">
+    <w:panose1 w:val="020B0609020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Palatino Linotype">
+    <w:panose1 w:val="02040502050505030304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Marianne Light">
+    <w:panose1 w:val="02000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="0000000F" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:view w:val="normal"/>
+  <w:revisionView w:insDel="0" w:formatting="0"/>
+  <w:defaultTabStop w:val="708"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00B328E1"/>
+    <w:rsid w:val="008F213A"/>
+    <w:rsid w:val="00B328E1"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="fr-FR"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Textedelespacerserv">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B328E1"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -10016,92 +10404,93 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{20837FB5-F04C-420E-8C1E-525F2BE0A759}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1417</Words>
-  <Characters>7799</Characters>
+  <Words>1469</Words>
+  <Characters>8080</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>64</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Lines>67</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>INCa</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9198</CharactersWithSpaces>
+  <CharactersWithSpaces>9530</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>1310814</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.e-cancer.fr/linstitut-national-du-cancer/subventions/attribuees-apres-le-13072011</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>insérer l’intitulé du registre</dc:title>
   <dc:subject/>
   <dc:creator>BIRCKEL Claire-Françoise</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category>Nom à compléter</cp:category>
 </cp:coreProperties>
 </file>