--- v0 (2026-03-24)
+++ v1 (2026-07-02)
@@ -1,148 +1,152 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
+  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
+  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
+  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="7E8EAE79" w14:textId="77777777" w:rsidR="00AD5484" w:rsidRPr="00AD5484" w:rsidRDefault="00AD5484" w:rsidP="00AD5484">
-      <w:pPr>
+    <w:p w14:paraId="7E8EAE79" w14:textId="67B3E318" w:rsidR="00AD5484" w:rsidRPr="00AD5484" w:rsidRDefault="000C1FEB" w:rsidP="000C1FEB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4965"/>
+        </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD5484">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="001E01BD">
+        <w:rPr>
           <w:noProof/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2DF66775" wp14:editId="60EBBEBB">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="57CF033B" wp14:editId="57BE725B">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>885532</wp:posOffset>
+              <wp:posOffset>871220</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>-231433</wp:posOffset>
+              <wp:posOffset>-378460</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="1123315" cy="607060"/>
-            <wp:effectExtent l="0" t="0" r="635" b="2540"/>
+            <wp:extent cx="1524000" cy="1041885"/>
+            <wp:effectExtent l="0" t="0" r="0" b="6350"/>
             <wp:wrapNone/>
-            <wp:docPr id="3" name="Image 3"/>
+            <wp:docPr id="1" name="Image 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1123315" cy="607060"/>
+                      <a:ext cx="1524000" cy="1041885"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00AB530C">
+      <w:r w:rsidR="00AD5484" w:rsidRPr="00AB530C">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F00F3DC" wp14:editId="72981649">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F00F3DC" wp14:editId="56B4E325">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-520847</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-379193</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1275080" cy="1151890"/>
             <wp:effectExtent l="0" t="0" r="1270" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="19" name="Image 19" descr="undefined"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2" descr="undefined"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="print">
@@ -160,50 +164,59 @@
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1275080" cy="1151890"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="42C853D0" w14:textId="77777777" w:rsidR="00243315" w:rsidRDefault="00517B1C" w:rsidP="008D6650">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F9BE6C7" wp14:editId="2AF14EAA">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4413465</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-475335</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1374775" cy="1403985"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapThrough wrapText="bothSides">
                   <wp:wrapPolygon edited="0">
@@ -222,180 +235,178 @@
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1374775" cy="1403985"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="3950812A" w14:textId="77777777" w:rsidR="00323956" w:rsidRPr="00517B1C" w:rsidRDefault="00323956">
+                          <w:p w14:paraId="3950812A" w14:textId="11395AA3" w:rsidR="00323956" w:rsidRPr="00517B1C" w:rsidRDefault="00323956">
                             <w:pPr>
                               <w:rPr>
                                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00517B1C">
                               <w:rPr>
                                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                               </w:rPr>
-                              <w:t>LOGO  partenaire</w:t>
+                              <w:t>LOGO partenaire</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>20000</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="4F9BE6C7" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Zone de texte 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:347.5pt;margin-top:-37.45pt;width:108.25pt;height:110.55pt;z-index:-251649024;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCjSmpmJwIAACMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU0uPEzEMviPxH6Lc6UxftB11ulq6FCEt&#10;D2nhwi1NMp2IJA5J2pnl1+Nkut0CN8QcIntsf7Y/2+ub3mhykj4osDUdj0pKpOUglD3U9OuX3asl&#10;JSEyK5gGK2v6KAO92bx8se5cJSfQghbSEwSxoepcTdsYXVUUgbfSsDACJy0aG/CGRVT9oRCedYhu&#10;dDEpy9dFB144D1yGgH/vBiPdZPymkTx+apogI9E1xdpifn1+9+ktNmtWHTxzreLnMtg/VGGYspj0&#10;AnXHIiNHr/6CMop7CNDEEQdTQNMoLnMP2M24/KObh5Y5mXtBcoK70BT+Hyz/ePrsiRI1nZYLSiwz&#10;OKRvOCoiJImyj5JMEkmdCxX6Pjj0jv0b6HHYueHg7oF/D8TCtmX2IG+9h66VTGCR4xRZXIUOOCGB&#10;7LsPIDAXO0bIQH3jTWIQOSGIjsN6vAwI6yA8pZwuZovFnBKOtvGsnK6W85yDVU/hzof4ToIhSaip&#10;xw3I8Ox0H2Iqh1VPLilbAK3ETmmdFX/Yb7UnJ4bbssvfGf03N21JV9PVfDLPyBZSfF4koyJus1am&#10;pssyfSmcVYmOt1ZkOTKlBxkr0fbMT6JkICf2+x4dE2l7EI/IlIdha/HKUGjB/6Skw42tafhxZF5S&#10;ot9bZHs1ns3SimdlNl9MUPHXlv21hVmOUDWNlAziNuazyDy4W5zKTmW+nis514qbmGk8X01a9Ws9&#10;ez3f9uYXAAAA//8DAFBLAwQUAAYACAAAACEAaFX0vOAAAAALAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPy07DMBBF90j8gzVI7FonVRNIiFNVVGxYIFGQYOnGkzgifsh20/D3DCtYjubo3nOb3WImNmOI&#10;o7MC8nUGDG3n1GgHAe9vT6t7YDFJq+TkLAr4xgi79vqqkbVyF/uK8zENjEJsrKUAnZKvOY+dRiPj&#10;2nm09OtdMDLRGQaugrxQuJn4JstKbuRoqUFLj48au6/j2Qj4MHpUh/Dy2atpPjz3+8IvwQtxe7Ps&#10;H4AlXNIfDL/6pA4tOZ3c2arIJgFlVdCWJGB1t62AEVHleQHsROi23ABvG/5/Q/sDAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAo0pqZicCAAAjBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAaFX0vOAAAAALAQAADwAAAAAAAAAAAAAAAACBBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAI4FAAAAAA==&#10;" stroked="f">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
-                    <w:p w14:paraId="3950812A" w14:textId="77777777" w:rsidR="00323956" w:rsidRPr="00517B1C" w:rsidRDefault="00323956">
+                    <w:p w14:paraId="3950812A" w14:textId="11395AA3" w:rsidR="00323956" w:rsidRPr="00517B1C" w:rsidRDefault="00323956">
                       <w:pPr>
                         <w:rPr>
                           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00517B1C">
                         <w:rPr>
                           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                         </w:rPr>
-                        <w:t>LOGO  partenaire</w:t>
+                        <w:t>LOGO partenaire</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="through"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A443625" w14:textId="77777777" w:rsidR="00EF3D95" w:rsidRDefault="00EF3D95" w:rsidP="008D6650">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45DDEC47" w14:textId="77777777" w:rsidR="00243315" w:rsidRDefault="00243315" w:rsidP="008D6650">
-      <w:pPr>
+    <w:p w14:paraId="45DDEC47" w14:textId="175D62EE" w:rsidR="00243315" w:rsidRDefault="000C1FEB" w:rsidP="000C1FEB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1890"/>
+        </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6DBE3A87" w14:textId="77777777" w:rsidR="00E8794C" w:rsidRPr="00B50B75" w:rsidRDefault="006A5130" w:rsidP="00656C1E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B50B75">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Titre du projet</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35D84BF9" w14:textId="77777777" w:rsidR="007A5E8D" w:rsidRPr="007A5E8D" w:rsidRDefault="007A5E8D" w:rsidP="00656C1E">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Titre court/acronyme</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45E75DE8" w14:textId="77777777" w:rsidR="001F62EC" w:rsidRDefault="001F62EC" w:rsidP="008D6650">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="580A6DF0" w14:textId="77777777" w:rsidR="001F62EC" w:rsidRPr="006A5130" w:rsidRDefault="001F62EC" w:rsidP="00656C1E">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="006A5130">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">Version </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006A5130" w:rsidRPr="006A5130">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>n°X</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> – DATE</w:t>
+        <w:t>n°X – DATE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2328762B" w14:textId="77777777" w:rsidR="001F62EC" w:rsidRDefault="001F62EC" w:rsidP="008D6650">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="624A0B43" w14:textId="77777777" w:rsidR="001F62EC" w:rsidRPr="003173CB" w:rsidRDefault="00903EBA" w:rsidP="008D6650">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151944">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -608,141 +619,105 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="428A03FE" w14:textId="77777777" w:rsidR="00966210" w:rsidRPr="00903EBA" w:rsidRDefault="00966210" w:rsidP="008D6650">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B50B75">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>CONSIGNES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43C80442" w14:textId="77777777" w:rsidR="000E6D89" w:rsidRPr="00FF023E" w:rsidRDefault="00FF0AFF" w:rsidP="008D6650">
+    <w:p w14:paraId="43C80442" w14:textId="5C49DD51" w:rsidR="000E6D89" w:rsidRPr="00FF023E" w:rsidRDefault="00FF0AFF" w:rsidP="008D6650">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF0AFF">
         <w:rPr>
           <w:b/>
           <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
         <w:t>Ce document est limité à 20 pages maximum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (sans compter le sommaire, les annexes et la bibliographie</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> (sans compter le sommaire, les annexes et la bibliographie).</w:t>
+      </w:r>
+      <w:r w:rsidR="000C1FEB">
         <w:rPr>
           <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
-        <w:t>).</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00966210" w:rsidRPr="00FF023E">
         <w:rPr>
           <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
-        <w:t>Le</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Le document est en mode modèle</w:t>
+      </w:r>
+      <w:r w:rsidR="000E6D89" w:rsidRPr="00FF023E">
+        <w:rPr>
+          <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (.odtx)</w:t>
+      </w:r>
       <w:r w:rsidR="00966210" w:rsidRPr="00FF023E">
         <w:rPr>
           <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> document est en mode modèle</w:t>
+        <w:t>. Lors du premier enregistrement il faudra définir le nom du doc</w:t>
       </w:r>
       <w:r w:rsidR="000E6D89" w:rsidRPr="00FF023E">
         <w:rPr>
           <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (.</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="000E6D89" w:rsidRPr="00FF023E">
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00966210" w:rsidRPr="00FF023E">
         <w:rPr>
           <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
-        <w:t>odtx</w:t>
-[...38 lines deleted...]
-        <w:t xml:space="preserve"> (.docx).</w:t>
+        <w:t>ment qui sera enregistré au format word (.docx).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B5841C6" w14:textId="77777777" w:rsidR="000E6D89" w:rsidRPr="00FF023E" w:rsidRDefault="000E6D89" w:rsidP="008D6650">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF023E">
         <w:rPr>
           <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve">Les éléments </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF023E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>en italique surlignées en jaune</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF023E">
@@ -754,67 +729,57 @@
       <w:r w:rsidR="00903EBA">
         <w:rPr>
           <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33E0350D" w14:textId="77777777" w:rsidR="000E6D89" w:rsidRPr="00FF023E" w:rsidRDefault="000E6D89" w:rsidP="008D6650">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF023E">
         <w:rPr>
           <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
         <w:t>En fonction de l’étude, certaines sections peuvent ne pas avoir d’intérêt. Par exemple, la section sur les modalités de recueil de données qui n’a lieu d’être que lorsqu’un retour aux dossiers des personnes ou un questionnaire est prévu. De même la section sur les méthodes et critères d’appariement ne concerne que les études pour lesquelles plusieurs sources de données sont associées. Ces sections peuvent être supprimées.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B6011C2" w14:textId="77777777" w:rsidR="00966210" w:rsidRPr="00903EBA" w:rsidRDefault="000E6D89" w:rsidP="008D6650">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000E6D89">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>/!\</w:t>
-[...8 lines deleted...]
-        <w:t>Dans le doute</w:t>
+        <w:t>/!\Dans le doute</w:t>
       </w:r>
       <w:r w:rsidRPr="000E6D89">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E6D89">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF023E">
         <w:rPr>
           <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
         <w:t>laisser la section, elle sera supprimée par la suite.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F9617BD" w14:textId="77777777" w:rsidR="00966210" w:rsidRPr="00FF023E" w:rsidRDefault="000E6D89" w:rsidP="008D6650">
@@ -958,65 +923,51 @@
     <w:p w14:paraId="2C664DDF" w14:textId="77777777" w:rsidR="00B07A30" w:rsidRPr="00FF023E" w:rsidRDefault="00B07A30" w:rsidP="008D6650">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF023E">
         <w:rPr>
           <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
         <w:tab/>
         <w:t>Pour les listes à puce</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF023E">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF023E">
         <w:rPr>
           <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
-        <w:t xml:space="preserve">: Puce </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 01</w:t>
+        <w:t>: Puce niv 01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BC62FD6" w14:textId="77777777" w:rsidR="00B07A30" w:rsidRPr="00FF023E" w:rsidRDefault="00B07A30" w:rsidP="008D6650">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF023E">
         <w:rPr>
           <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
         <w:tab/>
         <w:t>Pour les listes numérotées</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF023E">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF023E">
         <w:rPr>
@@ -1077,67 +1028,51 @@
           <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Recommandation</w:t>
       </w:r>
       <w:r w:rsidRPr="002D3468">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="002D3468">
         <w:rPr>
           <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="002D3468" w:rsidRPr="002D3468">
         <w:rPr>
           <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">les protocoles devant être soumis à l’avis du </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">les protocoles devant être soumis à l’avis du Cesrees </w:t>
       </w:r>
       <w:r w:rsidR="002E6E40">
         <w:rPr>
           <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">devront rester en dessous des </w:t>
       </w:r>
       <w:r w:rsidR="002D7080">
         <w:rPr>
           <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="002E6E40">
         <w:rPr>
           <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>0 pages</w:t>
       </w:r>
       <w:r w:rsidR="002D3468" w:rsidRPr="002D3468">
         <w:rPr>
           <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
@@ -1363,58 +1298,58 @@
           <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B81C17">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1171F802" w14:textId="77777777" w:rsidR="00B81C17" w:rsidRPr="00B81C17" w:rsidRDefault="00B81C17" w:rsidP="008D6650">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B81C17">
         <w:rPr>
           <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Il s’agit d’identifier la période nécessaire pour s’assurer que chaque personne incluse réponde bien aux critères d’inclusion. Pour éviter les biais de suivi différentiel, il est préférable de considérer un </w:t>
+        <w:t xml:space="preserve">Il s’agit d’identifier la période nécessaire pour s’assurer que chaque personne incluse réponde bien aux critères d’inclusion. Pour éviter les biais de suivi différentiel, il est préférable de considérer un délai. Ce </w:t>
       </w:r>
       <w:r w:rsidRPr="00B81C17">
         <w:rPr>
           <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>délai. Ce délai peut être à cheval par rapport à la date d’inclusion de la personne lorsqu’un évènement nécessaire à l’inclusion est postérieur à la date d’inclusion. Attention dans ce cas de bien s’assurer que l’évènement postérieur n’influence pas le critère de jugement.</w:t>
+        <w:t>délai peut être à cheval par rapport à la date d’inclusion de la personne lorsqu’un évènement nécessaire à l’inclusion est postérieur à la date d’inclusion. Attention dans ce cas de bien s’assurer que l’évènement postérieur n’influence pas le critère de jugement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C442025" w14:textId="77777777" w:rsidR="00B81C17" w:rsidRPr="00B81C17" w:rsidRDefault="00B81C17" w:rsidP="008D6650">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B81C17">
         <w:rPr>
           <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
         <w:t>Exemples</w:t>
       </w:r>
       <w:r w:rsidRPr="00B81C17">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B81C17">
         <w:rPr>
           <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
@@ -1581,71 +1516,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00B81C17">
         <w:rPr>
           <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
         <w:t>Afin d’identifier le parcours de soins des personnes ayant conduit au diagnostic de cancer (la date d’inclusion étant la date de diagnostic), suivi quatre mois (120 jours) avant et deux mois (60 jours) après la date d’inclusion des personnes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35D7E3A5" w14:textId="77777777" w:rsidR="00B81C17" w:rsidRPr="00B81C17" w:rsidRDefault="00B81C17" w:rsidP="008D6650">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B81C17">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
-        <w:t xml:space="preserve">4/ Période nécessaire à la qualification de </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> et des critères de suivi</w:t>
+        <w:t>4/ Période nécessaire à la qualification de co-facteurs et des critères de suivi</w:t>
       </w:r>
       <w:r w:rsidRPr="00B81C17">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B81C17">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3644FA4C" w14:textId="77777777" w:rsidR="00B81C17" w:rsidRPr="00B81C17" w:rsidRDefault="00B81C17" w:rsidP="008D6650">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
@@ -1750,67 +1665,51 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B81C17">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="334050BF" w14:textId="77777777" w:rsidR="00B81C17" w:rsidRPr="00903EBA" w:rsidRDefault="00B81C17" w:rsidP="008D6650">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B81C17">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Période qui couvre toutes les données nécessaires à l’étude, le cas échéant du début de la période nécessaire à la qualification des critères d’inclusion, jusqu’à la fin de la période nécessaire à la qualification de </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> et des critères de suivi.</w:t>
+        <w:t>Période qui couvre toutes les données nécessaires à l’étude, le cas échéant du début de la période nécessaire à la qualification des critères d’inclusion, jusqu’à la fin de la période nécessaire à la qualification de co-facteurs et des critères de suivi.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="456673CC" w14:textId="77777777" w:rsidR="00B81C17" w:rsidRPr="00B81C17" w:rsidRDefault="00B81C17" w:rsidP="008D6650">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B81C17">
         <w:rPr>
           <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
         <w:t>Point d’attention</w:t>
       </w:r>
       <w:r w:rsidRPr="00B81C17">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B81C17">
         <w:rPr>
           <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
@@ -2038,62 +1937,81 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="39C5C664" w14:textId="77777777" w:rsidR="00954E93" w:rsidRPr="00954E93" w:rsidRDefault="00954E93" w:rsidP="00954E93">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954E93">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Matrice de responsabilité</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7358BF85" w14:textId="77777777" w:rsidR="00954E93" w:rsidRPr="00954E93" w:rsidRDefault="00954E93" w:rsidP="00954E93">
+    <w:p w14:paraId="7358BF85" w14:textId="764F0453" w:rsidR="00954E93" w:rsidRPr="00954E93" w:rsidRDefault="00954E93" w:rsidP="00954E93">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954E93">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Une matrice de responsabilité ci-dessous permet de définir avec l’Institut le rôle de chaque partie dans le projet : </w:t>
+        <w:t>Une matrice de responsabilité ci-dessous permet de définir avec l’I</w:t>
+      </w:r>
+      <w:r w:rsidR="00236A29">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>NCa</w:t>
+      </w:r>
+      <w:r w:rsidR="000C1FEB">
+        <w:rPr>
+          <w:rStyle w:val="Appelnotedebasdep"/>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00954E93">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le rôle de chaque partie dans le projet : </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9889" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="562"/>
         <w:gridCol w:w="4622"/>
         <w:gridCol w:w="895"/>
         <w:gridCol w:w="809"/>
         <w:gridCol w:w="790"/>
         <w:gridCol w:w="2211"/>
       </w:tblGrid>
       <w:tr w:rsidR="00954E93" w:rsidRPr="00954E93" w14:paraId="6D61AC69" w14:textId="77777777" w:rsidTr="00954E93">
         <w:trPr>
           <w:trHeight w:val="709"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9889" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:noWrap/>
@@ -2150,58 +2068,56 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00954E93">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t>Critères</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="895" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0E14B05C" w14:textId="77777777" w:rsidR="00954E93" w:rsidRPr="00954E93" w:rsidRDefault="00954E93" w:rsidP="006831B2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00954E93">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t>INCa</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="809" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4ABE6AA6" w14:textId="77777777" w:rsidR="00954E93" w:rsidRPr="00954E93" w:rsidRDefault="00954E93" w:rsidP="006831B2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00954E93">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t>XXX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="790" w:type="dxa"/>
@@ -3424,86 +3340,86 @@
             </w:pPr>
             <w:r w:rsidRPr="00954E93">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4622" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4FE4098C" w14:textId="43F7AEFB" w:rsidR="00954E93" w:rsidRPr="00954E93" w:rsidRDefault="00954E93" w:rsidP="006831B2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00954E93">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">Détermination des moyens techniques (disponibilité, </w:t>
-[...13 lines deleted...]
-              <w:t>, traçabilité, absence d’accès non autorisés…)</w:t>
+              <w:t>Détermination des moyens techniques (disponibilité, pseudonymisation, traçabilité, absence d’accès non autorisés…)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="895" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7A4F138D" w14:textId="77777777" w:rsidR="00954E93" w:rsidRPr="00954E93" w:rsidRDefault="00954E93" w:rsidP="006831B2">
+          <w:p w14:paraId="048F61C6" w14:textId="77777777" w:rsidR="00954E93" w:rsidRDefault="00954E93" w:rsidP="006831B2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00954E93">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A4F138D" w14:textId="2C78FF92" w:rsidR="000C1FEB" w:rsidRPr="00954E93" w:rsidRDefault="000C1FEB" w:rsidP="006831B2">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="809" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="46AE044E" w14:textId="77777777" w:rsidR="00954E93" w:rsidRPr="00954E93" w:rsidRDefault="00954E93" w:rsidP="006831B2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00954E93">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3709,62 +3625,68 @@
             <w:tcW w:w="4622" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="651093AB" w14:textId="77777777" w:rsidR="00954E93" w:rsidRPr="00954E93" w:rsidRDefault="00954E93" w:rsidP="006831B2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00954E93">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t>Maîtrise et contrôle des opérations de traitement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="895" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="47FE042D" w14:textId="77777777" w:rsidR="00954E93" w:rsidRPr="00954E93" w:rsidRDefault="00954E93" w:rsidP="006831B2">
+          <w:p w14:paraId="47FE042D" w14:textId="38F15437" w:rsidR="00954E93" w:rsidRPr="00954E93" w:rsidRDefault="00954E93" w:rsidP="006831B2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00954E93">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="000C1FEB">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="809" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="76F31241" w14:textId="77777777" w:rsidR="00954E93" w:rsidRPr="00954E93" w:rsidRDefault="00954E93" w:rsidP="006831B2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00954E93">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3906,73 +3828,60 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="6CFEF705" w14:textId="77777777" w:rsidR="006D23A3" w:rsidRPr="008E248A" w:rsidRDefault="006D23A3" w:rsidP="00E00D9A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="25"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1B84A0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E248A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1B84A0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="008E248A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:color w:val="1B84A0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t>sera</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> rendu public</w:t>
+              <w:t>sera rendu public</w:t>
             </w:r>
             <w:r w:rsidRPr="008E248A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1B84A0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6491" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="56" w:type="dxa"/>
               <w:left w:w="56" w:type="dxa"/>
               <w:bottom w:w="56" w:type="dxa"/>
               <w:right w:w="56" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C576465" w14:textId="77777777" w:rsidR="006D23A3" w:rsidRPr="008E248A" w:rsidRDefault="006D23A3" w:rsidP="00E00D9A">
@@ -4162,73 +4071,51 @@
           <w:p w14:paraId="1E355C8C" w14:textId="77777777" w:rsidR="006D23A3" w:rsidRPr="008E248A" w:rsidRDefault="006D23A3" w:rsidP="00E00D9A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="49"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="425" w:right="175"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1B84A0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E248A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1B84A0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le nom du responsable scientifique et </w:t>
-[...21 lines deleted...]
-              <w:t>, et l’équipe associée</w:t>
+              <w:t>Le nom du responsable scientifique et sa fonction si différent, et l’équipe associée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="002C22E2" w14:textId="77777777" w:rsidR="006D23A3" w:rsidRPr="008E248A" w:rsidRDefault="006D23A3" w:rsidP="00E00D9A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="49"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="425" w:right="175"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1B84A0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E248A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1B84A0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -4456,69 +4343,58 @@
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E248A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="1B84A0"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">Contexte de l’étude </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1C541D2F" w14:textId="77777777" w:rsidR="006D23A3" w:rsidRPr="008E248A" w:rsidRDefault="006D23A3" w:rsidP="00E00D9A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="34"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="1B84A0"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="008E248A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="1B84A0"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t>et</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> objectifs</w:t>
+              <w:t>et objectifs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6491" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="56" w:type="dxa"/>
               <w:left w:w="56" w:type="dxa"/>
               <w:bottom w:w="56" w:type="dxa"/>
               <w:right w:w="56" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61F04C92" w14:textId="77777777" w:rsidR="006D23A3" w:rsidRPr="008E248A" w:rsidRDefault="006D23A3" w:rsidP="00E00D9A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="708"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -4744,67 +4620,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6491" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="56" w:type="dxa"/>
               <w:left w:w="56" w:type="dxa"/>
               <w:bottom w:w="56" w:type="dxa"/>
               <w:right w:w="56" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2BE49D73" w14:textId="77777777" w:rsidR="006D23A3" w:rsidRPr="008E248A" w:rsidRDefault="006D23A3" w:rsidP="00E00D9A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="708"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D23A3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les résultats de l’étude feront l’objet de publications scientifiques dans des revues à comité de lecture. Un rapport d’analyse sera également produit et transmis au </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> data hub comme pour toutes exploitation portant sur des données issues du SNDS.</w:t>
+              <w:t>Les résultats de l’étude feront l’objet de publications scientifiques dans des revues à comité de lecture. Un rapport d’analyse sera également produit et transmis au Health data hub comme pour toutes exploitation portant sur des données issues du SNDS.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D23A3" w:rsidRPr="008E248A" w14:paraId="0216B986" w14:textId="77777777" w:rsidTr="00E00D9A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9893" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1B84A0"/>
             <w:tcMar>
               <w:top w:w="56" w:type="dxa"/>
               <w:left w:w="56" w:type="dxa"/>
               <w:bottom w:w="56" w:type="dxa"/>
               <w:right w:w="56" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D56480B" w14:textId="77777777" w:rsidR="006D23A3" w:rsidRPr="008E248A" w:rsidRDefault="006D23A3" w:rsidP="00E00D9A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="33" w:right="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -4986,119 +4846,135 @@
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="425" w:right="708"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1B84A0"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E248A">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
                 <w:color w:val="1B84A0"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidRPr="008E248A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1B84A0"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">   PMSI</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E405E96" w14:textId="77777777" w:rsidR="006D23A3" w:rsidRPr="008E248A" w:rsidRDefault="006D23A3" w:rsidP="00E00D9A">
+          <w:p w14:paraId="6E405E96" w14:textId="60554EC5" w:rsidR="006D23A3" w:rsidRPr="008E248A" w:rsidRDefault="006D23A3" w:rsidP="00E00D9A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1091"/>
                 <w:tab w:val="left" w:pos="4210"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="425" w:right="708"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1B84A0"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E248A">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
                 <w:color w:val="1B84A0"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidRPr="008E248A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1B84A0"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">   Causes d décès</w:t>
+              <w:t xml:space="preserve">   Causes d</w:t>
+            </w:r>
+            <w:r w:rsidR="00F67646">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="1B84A0"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E248A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="1B84A0"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> décès</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="36797FE0" w14:textId="77777777" w:rsidR="006D23A3" w:rsidRPr="008E248A" w:rsidRDefault="006D23A3" w:rsidP="00E00D9A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1091"/>
                 <w:tab w:val="left" w:pos="4210"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="425" w:right="708"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1B84A0"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E248A">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
                 <w:color w:val="1B84A0"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidRPr="008E248A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1B84A0"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">   EGB</w:t>
             </w:r>
             <w:r w:rsidRPr="008E248A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1B84A0"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:footnoteReference w:id="3"/>
+              <w:footnoteReference w:id="4"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E2B970E" w14:textId="77777777" w:rsidR="006D23A3" w:rsidRPr="008E248A" w:rsidRDefault="006D23A3" w:rsidP="00E00D9A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1091"/>
                 <w:tab w:val="left" w:pos="4210"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="708"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1B84A0"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E248A">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
                 <w:color w:val="1B84A0"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidRPr="008E248A">
@@ -5119,134 +4995,122 @@
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="708"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1B84A0"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E248A">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
                 <w:color w:val="1B84A0"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidRPr="008E248A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1B84A0"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">   Enquête / Cohorte</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0083A029" w14:textId="77777777" w:rsidR="006D23A3" w:rsidRPr="008E248A" w:rsidRDefault="006D23A3" w:rsidP="00E00D9A">
+          <w:p w14:paraId="0083A029" w14:textId="50F84AAA" w:rsidR="006D23A3" w:rsidRPr="008E248A" w:rsidRDefault="00F67646" w:rsidP="00E00D9A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1091"/>
                 <w:tab w:val="left" w:pos="4210"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="708"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1B84A0"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E248A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00F67646">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:color w:val="1B84A0"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t>☐</w:t>
+              <w:t>☑</w:t>
             </w:r>
-            <w:r w:rsidRPr="008E248A">
+            <w:r w:rsidR="006D23A3" w:rsidRPr="008E248A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1B84A0"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">   Autre(s) : </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="1B84A0"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>EDS-RNC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D23A3" w:rsidRPr="008E248A" w14:paraId="0B3DDBC5" w14:textId="77777777" w:rsidTr="00E00D9A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="56" w:type="dxa"/>
               <w:left w:w="56" w:type="dxa"/>
               <w:bottom w:w="56" w:type="dxa"/>
               <w:right w:w="56" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="309ED025" w14:textId="77777777" w:rsidR="006D23A3" w:rsidRPr="008E248A" w:rsidRDefault="006D23A3" w:rsidP="00E00D9A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="34" w:right="34"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1B84A0"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E248A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="1B84A0"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...19 lines deleted...]
-              <w:t>)Population ciblée</w:t>
+              <w:t>(a)Population ciblée</w:t>
             </w:r>
             <w:r w:rsidRPr="008E248A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1B84A0"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008E248A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1B84A0"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="008E248A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1B84A0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
@@ -5272,51 +5136,51 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="1B84A0"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E248A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="1B84A0"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>(b) Période d’inclusion ou de ciblage</w:t>
             </w:r>
             <w:r w:rsidRPr="008E248A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="1B84A0"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:footnoteReference w:id="4"/>
+              <w:footnoteReference w:id="5"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6491" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="56" w:type="dxa"/>
               <w:left w:w="56" w:type="dxa"/>
               <w:bottom w:w="56" w:type="dxa"/>
               <w:right w:w="56" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4034CF1E" w14:textId="77777777" w:rsidR="006D23A3" w:rsidRPr="008E248A" w:rsidRDefault="006D23A3" w:rsidP="00E00D9A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="708"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1B84A0"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E248A">
@@ -5484,73 +5348,51 @@
               </w:rPr>
               <w:t>Historique des données demandées</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C9A92DC" w14:textId="77777777" w:rsidR="006D23A3" w:rsidRPr="008E248A" w:rsidRDefault="006D23A3" w:rsidP="00E00D9A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="34" w:right="34"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1B84A0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E248A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1B84A0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (</w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> d’extraction</w:t>
+              <w:t xml:space="preserve"> (période d’extraction</w:t>
             </w:r>
             <w:r w:rsidRPr="008E248A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1B84A0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="008E248A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1B84A0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5608,71 +5450,51 @@
               <w:left w:w="56" w:type="dxa"/>
               <w:bottom w:w="56" w:type="dxa"/>
               <w:right w:w="56" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D80641A" w14:textId="77777777" w:rsidR="006D23A3" w:rsidRPr="008E248A" w:rsidRDefault="006D23A3" w:rsidP="00E00D9A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="34" w:right="34"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="1B84A0"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E248A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="1B84A0"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Principales variables </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> d’appariement le cas échéant</w:t>
+              <w:t>Principales variables et  variables d’appariement le cas échéant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6491" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="56" w:type="dxa"/>
               <w:left w:w="56" w:type="dxa"/>
               <w:bottom w:w="56" w:type="dxa"/>
               <w:right w:w="56" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="418D3261" w14:textId="77777777" w:rsidR="006D23A3" w:rsidRPr="008E248A" w:rsidRDefault="006D23A3" w:rsidP="00E00D9A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="708"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1B84A0"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -5865,51 +5687,51 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="1B84A0"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E248A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="1B84A0"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>Durée d’accès aux données</w:t>
             </w:r>
             <w:r w:rsidRPr="008E248A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="1B84A0"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:footnoteReference w:id="5"/>
+              <w:footnoteReference w:id="6"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6491" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="78433E87" w14:textId="77777777" w:rsidR="006D23A3" w:rsidRPr="008E248A" w:rsidRDefault="006D23A3" w:rsidP="00E00D9A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="708"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1B84A0"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E248A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1B84A0"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>En année :                 an(s)</w:t>
             </w:r>
@@ -6180,96 +6002,86 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="1B84A0"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E248A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="1B84A0"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>Durée de conservation</w:t>
             </w:r>
             <w:r w:rsidRPr="008E248A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="1B84A0"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:footnoteReference w:id="6"/>
+              <w:footnoteReference w:id="7"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6491" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="131C66D9" w14:textId="77777777" w:rsidR="006D23A3" w:rsidRPr="008E248A" w:rsidRDefault="006D23A3" w:rsidP="00E00D9A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="708"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1B84A0"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="43A2616F" w14:textId="77777777" w:rsidR="006D23A3" w:rsidRPr="008E248A" w:rsidRDefault="006D23A3" w:rsidP="00E00D9A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="708"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1B84A0"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="008E248A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1B84A0"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t>en</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> année:                        an(s)</w:t>
+              <w:t>en année:                        an(s)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4780A78E" w14:textId="77777777" w:rsidR="006D23A3" w:rsidRPr="008E248A" w:rsidRDefault="006D23A3" w:rsidP="00E00D9A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="420" w:right="709"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1B84A0"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D23A3" w:rsidRPr="008E248A" w14:paraId="5F85AC45" w14:textId="77777777" w:rsidTr="00E00D9A">
         <w:trPr>
           <w:trHeight w:val="947"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="404CBC8B" w14:textId="77777777" w:rsidR="006D23A3" w:rsidRPr="008E248A" w:rsidRDefault="006D23A3" w:rsidP="00E00D9A">
@@ -6325,4435 +6137,3299 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C9CD90C" w14:textId="77777777" w:rsidR="006D23A3" w:rsidRDefault="006D23A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="583F96EC" w14:textId="77777777" w:rsidR="003173CB" w:rsidRDefault="006D23A3" w:rsidP="00052F9F">
+    <w:p w14:paraId="6A90212F" w14:textId="77777777" w:rsidR="00B36D99" w:rsidRDefault="006D23A3">
+      <w:pPr>
+        <w:pStyle w:val="TM1"/>
+        <w:rPr>
+          <w:ins w:id="0" w:author="LE BIHAN Christine" w:date="2026-06-22T18:22:00Z"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>SOMMAIRE</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Toc176794578"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc220322429"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc220385074"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc234374553"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc234374640"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc234375141"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc243194766"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc243195012"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc243195135"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc243200205"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc243206520"/>
+    </w:p>
+    <w:p w14:paraId="7B20AA79" w14:textId="17DEE37E" w:rsidR="00D44B1B" w:rsidRDefault="000C694B">
+      <w:pPr>
+        <w:pStyle w:val="TM1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> TOC \o "1-4" \h \z \u </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:hyperlink w:anchor="_Toc233047358" w:history="1">
+        <w:r w:rsidR="00D44B1B" w:rsidRPr="009F5126">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>1 pRÉSENTATION DE L’ÉQUIPE PROJET</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233047358 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2F38CD9B" w14:textId="5D0ADF53" w:rsidR="00D44B1B" w:rsidRDefault="00236A29">
+      <w:pPr>
+        <w:pStyle w:val="TM2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9060"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233047359" w:history="1">
+        <w:r w:rsidR="00D44B1B" w:rsidRPr="009F5126">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>1.1 Responsables de traitement et service chargé de la mise en œuvre des traitements</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233047359 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="313491A5" w14:textId="2DA5BE46" w:rsidR="00D44B1B" w:rsidRDefault="00236A29">
+      <w:pPr>
+        <w:pStyle w:val="TM2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9060"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233047360" w:history="1">
+        <w:r w:rsidR="00D44B1B" w:rsidRPr="009F5126">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>1.2 Équipe coordinatrice</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233047360 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="48C434B7" w14:textId="5D39FDB3" w:rsidR="00D44B1B" w:rsidRDefault="00236A29">
+      <w:pPr>
+        <w:pStyle w:val="TM2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9060"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233047361" w:history="1">
+        <w:r w:rsidR="00D44B1B" w:rsidRPr="009F5126">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>1.3 Partenaires</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233047361 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2A273F27" w14:textId="01376220" w:rsidR="00D44B1B" w:rsidRDefault="00236A29">
+      <w:pPr>
+        <w:pStyle w:val="TM2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9060"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233047362" w:history="1">
+        <w:r w:rsidR="00D44B1B" w:rsidRPr="009F5126">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>1.4 Comité d’experts</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233047362 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3EAE7982" w14:textId="6BA2B0D6" w:rsidR="00D44B1B" w:rsidRDefault="00236A29">
+      <w:pPr>
+        <w:pStyle w:val="TM2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9060"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233047363" w:history="1">
+        <w:r w:rsidR="00D44B1B" w:rsidRPr="009F5126">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>1.5 Délégué à la protection des données (DPO)</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233047363 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>14</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="46784EDC" w14:textId="039B105F" w:rsidR="00D44B1B" w:rsidRDefault="00236A29">
+      <w:pPr>
+        <w:pStyle w:val="TM2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9060"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233047364" w:history="1">
+        <w:r w:rsidR="00D44B1B" w:rsidRPr="009F5126">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>1.6 Organisme financeur et contractualisation</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233047364 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>14</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="10763793" w14:textId="066285E6" w:rsidR="00D44B1B" w:rsidRDefault="00236A29">
+      <w:pPr>
+        <w:pStyle w:val="TM1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233047365" w:history="1">
+        <w:r w:rsidR="00D44B1B" w:rsidRPr="009F5126">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2 OBJECTIFS ET FINALITÉS</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233047365 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>14</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="223EBA3A" w14:textId="20AE6057" w:rsidR="00D44B1B" w:rsidRDefault="00236A29">
+      <w:pPr>
+        <w:pStyle w:val="TM2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9060"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233047366" w:history="1">
+        <w:r w:rsidR="00D44B1B" w:rsidRPr="009F5126">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2.1 Contexte, objectif(s) et justification de l’étude</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233047366 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>14</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5B7B02E8" w14:textId="11B7F15F" w:rsidR="00D44B1B" w:rsidRDefault="00236A29">
+      <w:pPr>
+        <w:pStyle w:val="TM2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9060"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233047367" w:history="1">
+        <w:r w:rsidR="00D44B1B" w:rsidRPr="009F5126">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2.2 Justification du respect de l’éthique</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233047367 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>14</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="192B7532" w14:textId="59B0D701" w:rsidR="00D44B1B" w:rsidRDefault="00236A29">
+      <w:pPr>
+        <w:pStyle w:val="TM2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9060"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233047368" w:history="1">
+        <w:r w:rsidR="00D44B1B" w:rsidRPr="009F5126">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2.3 Justification de l’intérêt public</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233047368 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>15</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="333BBCC2" w14:textId="23A9AA20" w:rsidR="00D44B1B" w:rsidRDefault="00236A29">
+      <w:pPr>
+        <w:pStyle w:val="TM2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9060"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233047369" w:history="1">
+        <w:r w:rsidR="00D44B1B" w:rsidRPr="009F5126">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2.4 Publication des résultats et valorisation</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233047369 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>16</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="15C51DCB" w14:textId="1434F366" w:rsidR="00D44B1B" w:rsidRDefault="00236A29">
+      <w:pPr>
+        <w:pStyle w:val="TM1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233047370" w:history="1">
+        <w:r w:rsidR="00D44B1B" w:rsidRPr="009F5126">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>3 MÉTHODOLOGIE (</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B" w:rsidRPr="009F5126">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:noProof/>
+            <w:highlight w:val="yellow"/>
+          </w:rPr>
+          <w:t>À compléter par le partenaire</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B" w:rsidRPr="009F5126">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>)</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233047370 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>17</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4614BAE1" w14:textId="4D41D835" w:rsidR="00D44B1B" w:rsidRDefault="00236A29">
+      <w:pPr>
+        <w:pStyle w:val="TM2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9060"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233047371" w:history="1">
+        <w:r w:rsidR="00D44B1B" w:rsidRPr="009F5126">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>3.1 Design de l’étude</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233047371 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>17</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2452242E" w14:textId="25F27CC2" w:rsidR="00D44B1B" w:rsidRDefault="00236A29">
+      <w:pPr>
+        <w:pStyle w:val="TM2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9060"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233047372" w:history="1">
+        <w:r w:rsidR="00D44B1B" w:rsidRPr="009F5126">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:i/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>3.2</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B" w:rsidRPr="009F5126">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Description et justification de la population d’étude</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233047372 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>17</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7E42B566" w14:textId="3354DBE9" w:rsidR="00D44B1B" w:rsidRDefault="00236A29">
+      <w:pPr>
+        <w:pStyle w:val="TM3"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:iCs w:val="0"/>
+          <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233047373" w:history="1">
+        <w:r w:rsidR="00D44B1B" w:rsidRPr="009F5126">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>3.2.1</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B" w:rsidRPr="009F5126">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Critères d’inclusion</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233047373 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>17</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="60360F33" w14:textId="06AF5AB0" w:rsidR="00D44B1B" w:rsidRDefault="00236A29">
+      <w:pPr>
+        <w:pStyle w:val="TM3"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:iCs w:val="0"/>
+          <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233047374" w:history="1">
+        <w:r w:rsidR="00D44B1B" w:rsidRPr="009F5126">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>3.2.2</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B" w:rsidRPr="009F5126">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Critères de non inclusion</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233047374 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>17</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="14F20F31" w14:textId="0A066647" w:rsidR="00D44B1B" w:rsidRDefault="00236A29">
+      <w:pPr>
+        <w:pStyle w:val="TM3"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:iCs w:val="0"/>
+          <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233047375" w:history="1">
+        <w:r w:rsidR="00D44B1B" w:rsidRPr="009F5126">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>3.2.3</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B" w:rsidRPr="009F5126">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Critères d’exclusion</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233047375 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>17</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="253D815A" w14:textId="70A08D6E" w:rsidR="00D44B1B" w:rsidRDefault="00236A29">
+      <w:pPr>
+        <w:pStyle w:val="TM2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9060"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233047376" w:history="1">
+        <w:r w:rsidR="00D44B1B" w:rsidRPr="009F5126">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:i/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>3.3</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B" w:rsidRPr="009F5126">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Taille de la population</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233047376 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>18</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4398162A" w14:textId="41E8EE4F" w:rsidR="00D44B1B" w:rsidRDefault="00236A29">
+      <w:pPr>
+        <w:pStyle w:val="TM2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9060"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233047377" w:history="1">
+        <w:r w:rsidR="00D44B1B" w:rsidRPr="009F5126">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>3.4 Sources de données</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233047377 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>18</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3C971323" w14:textId="397C3271" w:rsidR="00D44B1B" w:rsidRDefault="00236A29">
+      <w:pPr>
+        <w:pStyle w:val="TM3"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:iCs w:val="0"/>
+          <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233047378" w:history="1">
+        <w:r w:rsidR="00D44B1B" w:rsidRPr="009F5126">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>3.4.1</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B" w:rsidRPr="009F5126">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t xml:space="preserve"> L’entrepôt de données de santé du Registre national des cancers (EDS-RNC)</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233047378 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>18</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0AC6034E" w14:textId="55AA51CE" w:rsidR="00D44B1B" w:rsidRDefault="00236A29">
+      <w:pPr>
+        <w:pStyle w:val="TM3"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:iCs w:val="0"/>
+          <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233047379" w:history="1">
+        <w:r w:rsidR="00D44B1B" w:rsidRPr="009F5126">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>3.4.2</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B" w:rsidRPr="009F5126">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Autres sources de données</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233047379 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>18</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="697975CA" w14:textId="3969E02C" w:rsidR="00D44B1B" w:rsidRDefault="00236A29">
+      <w:pPr>
+        <w:pStyle w:val="TM2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9060"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233047380" w:history="1">
+        <w:r w:rsidR="00D44B1B" w:rsidRPr="009F5126">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>3.5 Variables</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233047380 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>18</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="73A8B7E5" w14:textId="49298D2C" w:rsidR="00D44B1B" w:rsidRDefault="00236A29">
+      <w:pPr>
+        <w:pStyle w:val="TM3"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:iCs w:val="0"/>
+          <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233047381" w:history="1">
+        <w:r w:rsidR="00D44B1B" w:rsidRPr="009F5126">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>3.5.1</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B" w:rsidRPr="009F5126">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Justifie l’utilisation de variables dites sensibles</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B" w:rsidRPr="009F5126">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t> </w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B" w:rsidRPr="009F5126">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>:</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233047381 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>19</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2AA3D383" w14:textId="12B6DB8F" w:rsidR="00D44B1B" w:rsidRDefault="00236A29">
+      <w:pPr>
+        <w:pStyle w:val="TM3"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:iCs w:val="0"/>
+          <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233047382" w:history="1">
+        <w:r w:rsidR="00D44B1B" w:rsidRPr="009F5126">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>3.5.2</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B" w:rsidRPr="009F5126">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Spécificité des données de l’EDS-RNC par rapport au SNDS </w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B" w:rsidRPr="009F5126">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:noProof/>
+            <w:highlight w:val="yellow"/>
+          </w:rPr>
+          <w:t>(à supprimer si on ne mobilise pas les données du SNDS)</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233047382 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>19</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="69F6243A" w14:textId="304626F8" w:rsidR="00D44B1B" w:rsidRDefault="00236A29">
+      <w:pPr>
+        <w:pStyle w:val="TM2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9060"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233047383" w:history="1">
+        <w:r w:rsidR="00D44B1B" w:rsidRPr="009F5126">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>3.6 Circuit des données en cas d’appariement</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233047383 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>20</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="22D8A488" w14:textId="149CC231" w:rsidR="00D44B1B" w:rsidRDefault="00236A29">
+      <w:pPr>
+        <w:pStyle w:val="TM3"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:iCs w:val="0"/>
+          <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233047384" w:history="1">
+        <w:r w:rsidR="00D44B1B" w:rsidRPr="009F5126">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>3.6.1</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B" w:rsidRPr="009F5126">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Transmission des données</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233047384 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>21</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6C2CB89D" w14:textId="262538C3" w:rsidR="00D44B1B" w:rsidRDefault="00236A29">
+      <w:pPr>
+        <w:pStyle w:val="TM3"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:iCs w:val="0"/>
+          <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233047385" w:history="1">
+        <w:r w:rsidR="00D44B1B" w:rsidRPr="009F5126">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>3.6.2</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B" w:rsidRPr="009F5126">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Intégration des données</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233047385 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>21</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0AB35C9E" w14:textId="2EE232A1" w:rsidR="00D44B1B" w:rsidRDefault="00236A29">
+      <w:pPr>
+        <w:pStyle w:val="TM2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9060"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233047386" w:history="1">
+        <w:r w:rsidR="00D44B1B" w:rsidRPr="009F5126">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>3.7 Préparation des données</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233047386 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>21</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1DF4DD5C" w14:textId="72C981B9" w:rsidR="00D44B1B" w:rsidRDefault="00236A29">
+      <w:pPr>
+        <w:pStyle w:val="TM2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9060"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233047387" w:history="1">
+        <w:r w:rsidR="00D44B1B" w:rsidRPr="009F5126">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>3.8 Méthodes, traitements et analyses des données</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233047387 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>22</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="55DCE298" w14:textId="0B52D4C4" w:rsidR="00D44B1B" w:rsidRDefault="00236A29">
+      <w:pPr>
+        <w:pStyle w:val="TM3"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:iCs w:val="0"/>
+          <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233047388" w:history="1">
+        <w:r w:rsidR="00D44B1B" w:rsidRPr="009F5126">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>3.8.1</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B" w:rsidRPr="009F5126">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Méthode et critères d’appariement</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233047388 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>22</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="15EDC8B3" w14:textId="511AFE67" w:rsidR="00D44B1B" w:rsidRDefault="00236A29">
+      <w:pPr>
+        <w:pStyle w:val="TM3"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:iCs w:val="0"/>
+          <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233047389" w:history="1">
+        <w:r w:rsidR="00D44B1B" w:rsidRPr="009F5126">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>3.8.2</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B" w:rsidRPr="009F5126">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Critère de jugement principal</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233047389 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>22</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5E392895" w14:textId="449EFA75" w:rsidR="00D44B1B" w:rsidRDefault="00236A29">
+      <w:pPr>
+        <w:pStyle w:val="TM3"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:iCs w:val="0"/>
+          <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233047390" w:history="1">
+        <w:r w:rsidR="00D44B1B" w:rsidRPr="009F5126">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>3.8.3</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B" w:rsidRPr="009F5126">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Critère de jugement secondaire</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233047390 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>22</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="51D6C6C0" w14:textId="622AFD60" w:rsidR="00D44B1B" w:rsidRDefault="00236A29">
+      <w:pPr>
+        <w:pStyle w:val="TM2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9060"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233047391" w:history="1">
+        <w:r w:rsidR="00D44B1B" w:rsidRPr="009F5126">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>3.9 Limites de l’étude</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233047391 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>22</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="37939FCC" w14:textId="422C51E4" w:rsidR="00D44B1B" w:rsidRDefault="00236A29">
+      <w:pPr>
+        <w:pStyle w:val="TM2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9060"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233047392" w:history="1">
+        <w:r w:rsidR="00D44B1B" w:rsidRPr="009F5126">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>3.10 Calendrier prévisionnel et faisabilité du projet</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233047392 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>22</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="35662C1A" w14:textId="505355FB" w:rsidR="00D44B1B" w:rsidRDefault="00236A29">
+      <w:pPr>
+        <w:pStyle w:val="TM1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233047393" w:history="1">
+        <w:r w:rsidR="00D44B1B" w:rsidRPr="009F5126">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>4 Bibliographie</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233047393 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>23</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2BB6B6DD" w14:textId="2FCB0CC4" w:rsidR="00D44B1B" w:rsidRDefault="00236A29">
+      <w:pPr>
+        <w:pStyle w:val="TM1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233047394" w:history="1">
+        <w:r w:rsidR="00D44B1B" w:rsidRPr="009F5126">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>5 Annexes</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233047394 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>24</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1B9218D3" w14:textId="08E8EAF6" w:rsidR="00D44B1B" w:rsidRDefault="00236A29">
+      <w:pPr>
+        <w:pStyle w:val="TM2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9060"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233047395" w:history="1">
+        <w:r w:rsidR="00D44B1B" w:rsidRPr="009F5126">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>5.1 Annexe 1 Note d’information individuelle et/ou collective</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233047395 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>24</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4ECF16A4" w14:textId="02527385" w:rsidR="00D44B1B" w:rsidRDefault="00236A29">
+      <w:pPr>
+        <w:pStyle w:val="TM2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9060"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233047396" w:history="1">
+        <w:r w:rsidR="00D44B1B" w:rsidRPr="009F5126">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>5.2 Annexe 2 Avis du Comité scientifique et éthique de l’EDS-RNC</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233047396 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>25</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="79A4700F" w14:textId="47CDEB51" w:rsidR="00D44B1B" w:rsidRDefault="00236A29">
+      <w:pPr>
+        <w:pStyle w:val="TM2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9060"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233047397" w:history="1">
+        <w:r w:rsidR="00D44B1B" w:rsidRPr="009F5126">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>5.3 Annexe 3 Transfert de données vers l’entrepôt de données de santé du Registre national des cancers</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233047397 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>27</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="346BF187" w14:textId="01CCF67C" w:rsidR="00D44B1B" w:rsidRDefault="00236A29">
+      <w:pPr>
+        <w:pStyle w:val="TM2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9060"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233047398" w:history="1">
+        <w:r w:rsidR="00D44B1B" w:rsidRPr="009F5126">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t xml:space="preserve">5.4 Annexe 4 : Appariement </w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233047398 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>34</w:t>
+        </w:r>
+        <w:r w:rsidR="00D44B1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5F3AAF49" w14:textId="77777777" w:rsidR="000C694B" w:rsidRPr="008A5BCC" w:rsidRDefault="000C694B" w:rsidP="00052F9F">
       <w:pPr>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...13 lines deleted...]
-      <w:r w:rsidR="000C694B">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69635FC1" w14:textId="77777777" w:rsidR="00A41A26" w:rsidRPr="00903EBA" w:rsidRDefault="00CB7C01" w:rsidP="00903EBA">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="begin"/>
-[...4324 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A5BCC">
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="11" w:name="_Toc220322432"/>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc220322432"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc220322428"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc220385073"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc230084803"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc234374554"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc234940226"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc234940373"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidR="00A7730D" w:rsidRPr="00B50B75">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>GLOSSAIRE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="245D5FF5" w14:textId="77777777" w:rsidR="00A7730D" w:rsidRPr="00903EBA" w:rsidRDefault="00A41A26" w:rsidP="00903EBA">
       <w:pPr>
         <w:ind w:left="993" w:hanging="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B07A30">
         <w:rPr>
           <w:i/>
           <w:iCs/>
@@ -10837,55 +9513,53 @@
       </w:r>
       <w:r w:rsidRPr="0012428C">
         <w:t>lassification commune des actes médicaux</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74E1973B" w14:textId="77777777" w:rsidR="00E27325" w:rsidRDefault="00E27325" w:rsidP="008D6650">
       <w:pPr>
         <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>CESREES</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0099162E" w:rsidRPr="0099162E">
         <w:t>Comité Éthique et Scientifique pour les Recherches, les Études et les Évaluations dans le domaine de la santé</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D73A899" w14:textId="77777777" w:rsidR="00A772EA" w:rsidRDefault="0012428C" w:rsidP="008D6650">
       <w:pPr>
         <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0012428C">
         <w:t>CMUc</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A772EA">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0012428C">
         <w:t>Couverture mutuelle universelle complémentaire</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2917BA4B" w14:textId="77777777" w:rsidR="00A772EA" w:rsidRDefault="00A772EA" w:rsidP="008D6650">
       <w:pPr>
         <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>CNAM</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Caisse nationale de l’assurance maladie</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E529861" w14:textId="77777777" w:rsidR="00E27325" w:rsidRDefault="00E27325" w:rsidP="008D6650">
       <w:pPr>
         <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -10960,78 +9634,64 @@
     <w:p w14:paraId="45EE5E3C" w14:textId="77777777" w:rsidR="0012428C" w:rsidRDefault="0012428C" w:rsidP="008D6650">
       <w:pPr>
         <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="0012428C">
         <w:t>HAD</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0012428C">
         <w:t>Hospitalisation à domicile</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64A208F3" w14:textId="77777777" w:rsidR="00491867" w:rsidRDefault="00491867" w:rsidP="008D6650">
       <w:pPr>
         <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>HDH</w:t>
       </w:r>
       <w:r>
         <w:tab/>
-      </w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> data hub (plateforme de données de santé)</w:t>
+        <w:t>Health data hub (plateforme de données de santé)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="373E345C" w14:textId="77777777" w:rsidR="0012428C" w:rsidRDefault="00903EBA" w:rsidP="008D6650">
       <w:pPr>
         <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Institut</w:t>
       </w:r>
       <w:r w:rsidR="0012428C">
         <w:tab/>
-      </w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> national du cancer</w:t>
+        <w:t>Institut national du cancer</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="686B7E58" w14:textId="77777777" w:rsidR="0012428C" w:rsidRDefault="0012428C" w:rsidP="008D6650">
       <w:pPr>
         <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>MCO</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Médecine, chirurgie, obstétri</w:t>
       </w:r>
       <w:r w:rsidR="000B4998">
         <w:t>qu</w:t>
       </w:r>
       <w:r>
         <w:t>e</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EDAD666" w14:textId="77777777" w:rsidR="0012428C" w:rsidRDefault="0012428C" w:rsidP="008D6650">
       <w:pPr>
         <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
@@ -11104,71 +9764,71 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B851392" w14:textId="77777777" w:rsidR="00B54C8C" w:rsidRDefault="006D23A3" w:rsidP="006D23A3">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc192000896"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="20" w:name="_Toc500428772"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc192000896"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc233047358"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc500428772"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>pR</w:t>
       </w:r>
       <w:r w:rsidRPr="006D23A3">
         <w:t>É</w:t>
       </w:r>
       <w:r>
         <w:t>SENTATION DE L’</w:t>
       </w:r>
       <w:r w:rsidRPr="006D23A3">
         <w:t>É</w:t>
       </w:r>
       <w:r>
         <w:t>QUIPE PROJET</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="3B4CB1D7" w14:textId="77777777" w:rsidR="00EF3D95" w:rsidRDefault="00EF3D95" w:rsidP="008D6650">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tableausimple21"/>
         <w:tblW w:w="9389" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0420" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="3404"/>
         <w:gridCol w:w="3935"/>
@@ -11494,63 +10154,63 @@
             <w:tcW w:w="3935" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="307DA95F" w14:textId="77777777" w:rsidR="00EF3D95" w:rsidRPr="00C449C2" w:rsidRDefault="00EF3D95" w:rsidP="008D6650">
             <w:pPr>
               <w:keepNext/>
               <w:ind w:left="69"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="64BE8A3E" w14:textId="77777777" w:rsidR="00EF3D95" w:rsidRPr="00EF3D95" w:rsidRDefault="00EF3D95" w:rsidP="008D6650">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7CCA5079" w14:textId="77777777" w:rsidR="009F5844" w:rsidRDefault="009F5844" w:rsidP="008D6650">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc192000897"/>
-      <w:bookmarkStart w:id="22" w:name="_Toc200641883"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc192000897"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc233047359"/>
       <w:r>
         <w:t>Responsables de traitement et</w:t>
       </w:r>
       <w:r w:rsidR="008D099D">
         <w:t xml:space="preserve"> service chargé</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> de la mise en œuvre des traitements</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="787E3DFF" w14:textId="77777777" w:rsidR="009F5844" w:rsidRDefault="009F5844" w:rsidP="008D6650">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D149D">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">Rédaction conjointe </w:t>
       </w:r>
       <w:r w:rsidR="00903EBA">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Institut</w:t>
       </w:r>
       <w:r w:rsidRPr="002D149D">
         <w:rPr>
@@ -11708,57 +10368,57 @@
           <w:iCs/>
         </w:rPr>
         <w:t>Organisme, Responsable légal, adresse, nom du Service le cas échéant</w:t>
       </w:r>
       <w:r w:rsidR="00B60E55" w:rsidRPr="00B60E55">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B60E55" w:rsidRPr="00B60E55">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>lister les membres de l’équipe projet, leur fonction, et leur rôle au sein du projet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50EEF3C1" w14:textId="77777777" w:rsidR="008D099D" w:rsidRPr="009F5844" w:rsidRDefault="008D099D" w:rsidP="008D6650">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A0A07EC" w14:textId="77777777" w:rsidR="00B54C8C" w:rsidRDefault="00B54C8C" w:rsidP="008D6650">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc192000898"/>
-      <w:bookmarkStart w:id="24" w:name="_Toc200641884"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc192000898"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc233047360"/>
       <w:r>
         <w:t>Équipe coordinatrice</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="6DDEEFD4" w14:textId="77777777" w:rsidR="00B54C8C" w:rsidRDefault="00B54C8C" w:rsidP="008D6650">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D149D">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">Rédaction conjointe </w:t>
       </w:r>
       <w:r w:rsidR="00903EBA">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Institut</w:t>
       </w:r>
       <w:r w:rsidRPr="002D149D">
         <w:rPr>
@@ -11779,143 +10439,143 @@
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Préciser les liens entre les différentes équipes, le conventionnement prévu afin que le lecteur sache qui fait quoi</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48338F33" w14:textId="77777777" w:rsidR="0021432F" w:rsidRPr="00262561" w:rsidRDefault="0021432F" w:rsidP="008D6650">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D0964B3" w14:textId="77777777" w:rsidR="00B54C8C" w:rsidRPr="00F379A3" w:rsidRDefault="00B54C8C" w:rsidP="008D6650">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc192000899"/>
-      <w:bookmarkStart w:id="26" w:name="_Toc200641885"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc192000899"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc233047361"/>
       <w:r>
         <w:t>Partenaires</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:p w14:paraId="6C692AAD" w14:textId="77777777" w:rsidR="00B54C8C" w:rsidRDefault="00B54C8C" w:rsidP="008D6650">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="19970E3C" w14:textId="77777777" w:rsidR="00B54C8C" w:rsidRDefault="00B54C8C" w:rsidP="008D6650">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Toc192000900"/>
-      <w:bookmarkStart w:id="28" w:name="_Toc200641886"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc192000900"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc233047362"/>
       <w:r>
         <w:t>Comité d’experts</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p w14:paraId="5309D01D" w14:textId="77777777" w:rsidR="00B54C8C" w:rsidRPr="009F5844" w:rsidRDefault="00B54C8C" w:rsidP="008D6650">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A81CAD7" w14:textId="77777777" w:rsidR="009F5844" w:rsidRPr="009F5844" w:rsidRDefault="009F5844" w:rsidP="008D6650">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Toc192000901"/>
-      <w:bookmarkStart w:id="30" w:name="_Toc200641887"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc192000901"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc233047363"/>
       <w:r w:rsidRPr="009F5844">
         <w:t>Délégué à la protection des données</w:t>
       </w:r>
       <w:r w:rsidR="003E4D98">
         <w:t xml:space="preserve"> (DPO)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="204F7FEF" w14:textId="77777777" w:rsidR="00B50B75" w:rsidRDefault="00B50B75" w:rsidP="008D6650">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007A102D">
         <w:t>La DPO est Laurence Loupiac, service juridique, Institut national du cancer</w:t>
       </w:r>
       <w:r w:rsidR="00B60E55">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00B60E55" w:rsidRPr="00BE470B">
         <w:t>52 avenue André Morizet 92100 Boulogne-Billancourt, 01 41 10 70 41, dpo@institutcancer.fr</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24EBC7E5" w14:textId="77777777" w:rsidR="000B673F" w:rsidRPr="007A102D" w:rsidRDefault="000B673F" w:rsidP="008D6650">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00951FC3">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Ajouter le DPO du porteur de l’étude</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04606E64" w14:textId="77777777" w:rsidR="009F5844" w:rsidRDefault="009F5844" w:rsidP="008D6650">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0277AFC6" w14:textId="77777777" w:rsidR="009F5844" w:rsidRDefault="009F5844" w:rsidP="008D6650">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Toc192000902"/>
-      <w:bookmarkStart w:id="32" w:name="_Toc200641888"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc192000902"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc233047364"/>
       <w:r>
         <w:t>Organisme financeur et contractualisation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:p w14:paraId="753D0B54" w14:textId="09338E00" w:rsidR="005941A4" w:rsidRDefault="003E4D98" w:rsidP="008D6650">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00717765">
         <w:t>Une convention</w:t>
       </w:r>
       <w:r w:rsidR="000B673F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000B673F" w:rsidRPr="00951FC3">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>de responsabilité conjointe</w:t>
       </w:r>
       <w:r w:rsidR="005941A4">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">, de mise à disposition </w:t>
       </w:r>
       <w:r w:rsidR="000B673F" w:rsidRPr="00951FC3">
         <w:rPr>
@@ -11960,58 +10620,58 @@
       </w:r>
       <w:r>
         <w:t>sponsabilités de chaque organisme (responsable de traitement, service de la mise en œuvre des traitements, équipe collaboratrice …) ainsi que</w:t>
       </w:r>
       <w:r w:rsidRPr="00717765">
         <w:t xml:space="preserve"> les modalités de partage et d’accès aux données.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2075D514" w14:textId="77777777" w:rsidR="00AF3473" w:rsidRPr="005941A4" w:rsidRDefault="00AF3473" w:rsidP="005941A4">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="MS Mincho" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="637C2A98" w14:textId="77777777" w:rsidR="00AC0A48" w:rsidRPr="00195EC6" w:rsidRDefault="00945800" w:rsidP="00945800">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Toc192000903"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc192000903"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc233047365"/>
+      <w:bookmarkEnd w:id="21"/>
       <w:r w:rsidRPr="00945800">
         <w:t>OBJECTIFS ET FINALITÉS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p w14:paraId="2D7AEA41" w14:textId="77777777" w:rsidR="00F43796" w:rsidRPr="00161BED" w:rsidRDefault="006A5130" w:rsidP="008D6650">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00161BED">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">À compléter </w:t>
       </w:r>
       <w:r w:rsidR="004D2B2A" w:rsidRPr="00161BED">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">par </w:t>
       </w:r>
@@ -12033,84 +10693,64 @@
       </w:r>
       <w:r w:rsidRPr="00161BED">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>avec références bibliographiques intégrées sous format Zotero</w:t>
       </w:r>
       <w:r w:rsidRPr="00161BED">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
       <w:r w:rsidR="00D06410" w:rsidRPr="00161BED">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...19 lines deleted...]
-        <w:t>® ou équivalent</w:t>
+        <w:t>, EndNote® ou équivalent</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F797BB4" w14:textId="77777777" w:rsidR="00945800" w:rsidRDefault="00945800" w:rsidP="00945800">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Toc192000904"/>
-      <w:bookmarkStart w:id="36" w:name="_Toc200641890"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc192000904"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc233047366"/>
       <w:r>
         <w:t>Contexte, objectif(s) et justification de l’étude</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="37"/>
     </w:p>
     <w:p w14:paraId="528B9C27" w14:textId="77777777" w:rsidR="00945800" w:rsidRPr="00945800" w:rsidRDefault="00945800" w:rsidP="00945800">
       <w:pPr>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="554"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00945800">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Indiquer le contexte général de l’étude (scientifique, médical, organisationnel, épidémiologique, etc.). Préciser la pertinence du projet au regard de l'état actuel des connaissances et l'impact attendu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50F2765C" w14:textId="77777777" w:rsidR="00945800" w:rsidRPr="00945800" w:rsidRDefault="00945800" w:rsidP="00945800">
       <w:pPr>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
@@ -12132,57 +10772,57 @@
     </w:p>
     <w:p w14:paraId="00B37A5F" w14:textId="6C3485E5" w:rsidR="00945800" w:rsidRDefault="00945800" w:rsidP="00945800">
       <w:pPr>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00945800">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Indiquer le(s) objectif(s) de l’étude, les critères d’évaluation associés et la nature du(es) bénéfice(s) (scientifique, médical, social, ou concerne l’organisation du système de santé).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="006A44EA" w14:textId="77777777" w:rsidR="00945800" w:rsidRPr="00945800" w:rsidRDefault="00945800" w:rsidP="00945800"/>
     <w:p w14:paraId="07E2738B" w14:textId="77777777" w:rsidR="00945800" w:rsidRDefault="00945800" w:rsidP="00945800">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Toc192000905"/>
-      <w:bookmarkStart w:id="38" w:name="_Toc200641891"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc192000905"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc233047367"/>
       <w:r w:rsidRPr="00945800">
         <w:t>Justification du respect de l’éthique</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
       <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="39"/>
     </w:p>
     <w:p w14:paraId="157752C2" w14:textId="77777777" w:rsidR="00945800" w:rsidRDefault="00945800" w:rsidP="00945800">
       <w:pPr>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="47"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F12FC8">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Préciser en quoi l’étude est conforme aux principes éthiques, qu’elle ne pose pas de problème éthique, pas de stigmatisation d’un groupe spécifique et ne va pas à l’encontre de la morale.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DAE8A9B" w14:textId="77777777" w:rsidR="003F6FE3" w:rsidRDefault="003F6FE3" w:rsidP="00F12FC8">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="003F6FE3">
         <w:t xml:space="preserve">Le projet ne pose pas de problème éthique, pas de stigmatisation d’un groupe spécifique et ne va pas à l’encontre de la morale. </w:t>
@@ -12191,154 +10831,110 @@
     <w:p w14:paraId="4C082A89" w14:textId="77777777" w:rsidR="00F12FC8" w:rsidRPr="007677CB" w:rsidRDefault="00F12FC8" w:rsidP="00F12FC8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007677CB">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Cette étude est un traitement de données à caractère personnel ayant pour finalité la réalisation de recherches, études et évaluations dans le domaine de la santé ne répondant pas à la définition des recherches impliquant la personne humaine telles que définies à l'article L. 1121-1 du CSP (code de la santé publique). A ce titre, aucune intervention n’est effectuée sur la personne et les données exploitées ont été collectées par ailleurs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70549585" w14:textId="77777777" w:rsidR="00F12FC8" w:rsidRPr="003F6FE3" w:rsidRDefault="00F12FC8" w:rsidP="00F12FC8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F6FE3">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">Si passage au </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> et à la Cnil (sinon paragraphe à supprimer)</w:t>
+        <w:t>Si passage au Cesrees et à la Cnil (sinon paragraphe à supprimer)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77F901A7" w14:textId="77777777" w:rsidR="00F12FC8" w:rsidRPr="007677CB" w:rsidRDefault="00F12FC8" w:rsidP="00F12FC8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007677CB">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Préalablement à la réalisation de l’étude, le protocole sera soumis au Comité scientifique et éthique de la plateforme de données en cancérologie, et le cas échéant au Comité éthique et scientifique sur les recherches, études et évaluations dans le domaine de la santé (</w:t>
-[...13 lines deleted...]
-        <w:t>) et à la Commission nationale de l’informatique et des libertés (Cnil).</w:t>
+        <w:t>Préalablement à la réalisation de l’étude, le protocole sera soumis au Comité scientifique et éthique de la plateforme de données en cancérologie, et le cas échéant au Comité éthique et scientifique sur les recherches, études et évaluations dans le domaine de la santé (Cesrees) et à la Commission nationale de l’informatique et des libertés (Cnil).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26C16B11" w14:textId="77777777" w:rsidR="00F12FC8" w:rsidRPr="007677CB" w:rsidRDefault="00F12FC8" w:rsidP="00F12FC8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007677CB">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Si conforme à la décision unique de l’Institut (sinon paragraphe à supprimer)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65352757" w14:textId="77777777" w:rsidR="00F12FC8" w:rsidRPr="007677CB" w:rsidRDefault="00F12FC8" w:rsidP="00F12FC8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007677CB">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Préalablement à la réalisation de l’étude, le protocole sera soumis au Comité scientifique et éthique de la plateforme de données en cancérologie. </w:t>
       </w:r>
       <w:r w:rsidRPr="007677CB">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Le projet relevant de l’autorisation unique délivrée par la </w:t>
       </w:r>
       <w:r w:rsidRPr="007677CB">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>CNIL à l’Institut il ne sera pas soumis au Comité éthique et scientifique sur les recherches, études et évaluations dans le domaine de la santé (</w:t>
-[...15 lines deleted...]
-        <w:t>) et à la Commission nationale de l’informatique et des libertés (Cnil).</w:t>
+        <w:t>CNIL à l’Institut il ne sera pas soumis au Comité éthique et scientifique sur les recherches, études et évaluations dans le domaine de la santé (Cesress) et à la Commission nationale de l’informatique et des libertés (Cnil).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43332F57" w14:textId="77777777" w:rsidR="00F12FC8" w:rsidRPr="003F6FE3" w:rsidRDefault="00F12FC8" w:rsidP="00F12FC8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F6FE3">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>A supprimer si on ne mobilise pas les données du SNDS :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DABE450" w14:textId="77777777" w:rsidR="00F12FC8" w:rsidRPr="007677CB" w:rsidRDefault="00F12FC8" w:rsidP="00F12FC8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
@@ -12382,101 +10978,103 @@
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007677CB">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>2° L'exclusion de garanties des contrats d'assurance et la modification de cotisations ou de primes d'assurance d'un individu ou d'un groupe d'individus présentant un même risque.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CE44AC2" w14:textId="77777777" w:rsidR="00F12FC8" w:rsidRPr="007677CB" w:rsidRDefault="00F12FC8" w:rsidP="00F12FC8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007677CB">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Conformément aux dispositions de la loi « informatique et libertés », la présentation des résultats du traitement de données ne pourra en aucun cas permettre l'identification directe ou indirecte des personnes concernées par la recherche.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D14C89E" w14:textId="77777777" w:rsidR="00F12FC8" w:rsidRPr="007677CB" w:rsidRDefault="00F12FC8" w:rsidP="00F12FC8">
+    <w:p w14:paraId="7D14C89E" w14:textId="16A39DE7" w:rsidR="00F12FC8" w:rsidRPr="007677CB" w:rsidRDefault="00F12FC8" w:rsidP="00F12FC8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007677CB">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Les personnes seront informées de l’étude (conformément aux dispositions précisées dans le présent document). Ceci comprendra notamment la publicité de l’étude sur le site de l’Institut national du cancer (</w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidRPr="007677CB">
+        <w:r w:rsidR="004B5488" w:rsidRPr="00BA7EB2">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
-            <w:i/>
-[...1 lines deleted...]
-          <w:t>https://lesdonnees.e-cancer.fr</w:t>
+          </w:rPr>
+          <w:t>https://www.cancer.fr/registre-national-des-cancers/le-catalogue-des-donnees/etudes-mobilisant-les-donnees-de-la-pdc</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="004B5488">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="007677CB">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="216154EE" w14:textId="77777777" w:rsidR="00F12FC8" w:rsidRDefault="00F12FC8" w:rsidP="00945800">
       <w:pPr>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="47"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E03E7EF" w14:textId="77777777" w:rsidR="00945800" w:rsidRPr="00945800" w:rsidRDefault="00945800" w:rsidP="00945800"/>
     <w:p w14:paraId="66E57B83" w14:textId="77777777" w:rsidR="00945800" w:rsidRDefault="00945800" w:rsidP="00945800">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_Toc192000906"/>
-      <w:bookmarkStart w:id="40" w:name="_Toc200641892"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc192000906"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc233047368"/>
       <w:r>
         <w:t>Justification de l’intérêt public</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="41"/>
     </w:p>
     <w:p w14:paraId="0CC03991" w14:textId="77777777" w:rsidR="00945800" w:rsidRPr="007677CB" w:rsidRDefault="00945800" w:rsidP="00945800">
       <w:pPr>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007677CB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Démontrer que le projet poursuit un intérêt public notamment en indiquant :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="456D3582" w14:textId="77777777" w:rsidR="00945800" w:rsidRPr="007677CB" w:rsidRDefault="00945800" w:rsidP="00945800">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -12709,57 +11307,57 @@
         </w:rPr>
         <w:t>Ne pas oublier d</w:t>
       </w:r>
       <w:r w:rsidR="003173CB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">’indiquer </w:t>
       </w:r>
       <w:r w:rsidRPr="00F12FC8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>ce que cela apporte pour les personnes malades, ayant été atteintes d’un cancer ou à risque de cancer, leur proche …</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6589E6F7" w14:textId="77777777" w:rsidR="00F12FC8" w:rsidRPr="00945800" w:rsidRDefault="00F12FC8" w:rsidP="00945800"/>
     <w:p w14:paraId="766E8BC9" w14:textId="77777777" w:rsidR="00945800" w:rsidRPr="00945800" w:rsidRDefault="00945800" w:rsidP="00945800">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="41" w:name="_Toc192000907"/>
-      <w:bookmarkStart w:id="42" w:name="_Toc200641893"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc192000907"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc233047369"/>
       <w:r>
         <w:t>Publication des résultats et valorisation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="43"/>
     </w:p>
     <w:p w14:paraId="09F59A1B" w14:textId="77777777" w:rsidR="00F12FC8" w:rsidRDefault="00F12FC8" w:rsidP="00F12FC8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A41A26">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">Rédaction conjointe </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Institut</w:t>
       </w:r>
       <w:r w:rsidRPr="00A41A26">
         <w:rPr>
           <w:i/>
@@ -12883,147 +11481,103 @@
       <w:r w:rsidRPr="005941A4">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007677CB">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>L’étude étant menée sur des données issues du SNDS, les obligations de transparence prévues à l’article L.1461-3 du Code de la santé s’appliquent, à savoir :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BB9CBCA" w14:textId="77777777" w:rsidR="00F12FC8" w:rsidRPr="007677CB" w:rsidRDefault="00F12FC8" w:rsidP="00F12FC8">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007677CB">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>un</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> Data Hub – de la Plateforme de données de Santé (HDH)</w:t>
+        <w:t>un enregistrement préalable de l’étude auprès du Health Data Hub – de la Plateforme de données de Santé (HDH)</w:t>
       </w:r>
       <w:r w:rsidRPr="007677CB">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:i/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="007677CB">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51CBED35" w14:textId="77777777" w:rsidR="00F12FC8" w:rsidRPr="007677CB" w:rsidRDefault="00F12FC8" w:rsidP="00F12FC8">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007677CB">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>à</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> la fin de l’étude, la méthode et les résultats obtenus seront être communiqués au HDH en vue de leur publication par ce dernier selon des modalités définies par ses soins.</w:t>
+        <w:t>à la fin de l’étude, la méthode et les résultats obtenus seront être communiqués au HDH en vue de leur publication par ce dernier selon des modalités définies par ses soins.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1757E897" w14:textId="77777777" w:rsidR="00F12FC8" w:rsidRDefault="00F12FC8" w:rsidP="00F12FC8">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2282B6A2" w14:textId="787BBAFF" w:rsidR="00F12FC8" w:rsidRDefault="00F12FC8" w:rsidP="00F12FC8">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="006844AD">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">Si passage au </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> et à la Cnil </w:t>
+        <w:t xml:space="preserve">Si passage au Cesrees et à la Cnil </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">et portant sur les données du SNDS de </w:t>
       </w:r>
       <w:r w:rsidR="005941A4">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>l’EDS-RNC</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006844AD">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>(sinon paragraphe à supprimer)</w:t>
       </w:r>
@@ -13032,191 +11586,161 @@
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007677CB">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>L’étude étant menée sur des données issues du SNDS, les obligations de transparence prévues à l’article L.1461-3 du Code de la santé s’appliquent, à savoir :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AC23C3C" w14:textId="77777777" w:rsidR="00F12FC8" w:rsidRPr="007677CB" w:rsidRDefault="00F12FC8" w:rsidP="00F12FC8">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007677CB">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>un</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> Data Hub – de la Plateforme de données de Santé (HDH)</w:t>
+        <w:t>un enregistrement préalable de l’étude auprès du Health Data Hub – de la Plateforme de données de Santé (HDH)</w:t>
       </w:r>
       <w:r w:rsidRPr="007677CB">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:i/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="007677CB">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="688DA86E" w14:textId="77777777" w:rsidR="00F12FC8" w:rsidRPr="007677CB" w:rsidRDefault="00F12FC8" w:rsidP="00F12FC8">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007677CB">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>à</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> la fin de l’étude, la méthode et les résultats obtenus seront être communiqués au HDH en vue de leur publication par ce dernier selon des modalités définies par ses soins.</w:t>
+        <w:t>à la fin de l’étude, la méthode et les résultats obtenus seront être communiqués au HDH en vue de leur publication par ce dernier selon des modalités définies par ses soins.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D836D9D" w14:textId="4F4B25F4" w:rsidR="00F12FC8" w:rsidRPr="002D149D" w:rsidRDefault="00F12FC8" w:rsidP="00F12FC8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D149D">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">L‘étude étant conjointement réalisée, toutes les publications feront référence à l’étude XXX (REF° et </w:t>
       </w:r>
       <w:r w:rsidR="00BE470B">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>au Registre national des cancers</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5610D7DB" w14:textId="77777777" w:rsidR="00F12FC8" w:rsidRPr="004D2B2A" w:rsidRDefault="00F12FC8" w:rsidP="00F12FC8">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="002D149D">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Les règles de publications suivront les normes dites de Vancouver, en veillant à associer l’ensemble des équipes participant au projet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F35D2C2" w14:textId="77777777" w:rsidR="004D2B2A" w:rsidRDefault="00F12FC8" w:rsidP="00F12FC8">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="43" w:name="_Toc192000908"/>
-      <w:bookmarkStart w:id="44" w:name="_Toc200641894"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc192000908"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc233047370"/>
       <w:r w:rsidRPr="00F12FC8">
         <w:t>MÉTHODOLOGIE</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="004D2B2A" w:rsidRPr="002D149D">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">À compléter par </w:t>
       </w:r>
       <w:r w:rsidR="004823EC" w:rsidRPr="002D149D">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>le partenaire</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="45"/>
     </w:p>
     <w:p w14:paraId="2EE35364" w14:textId="77777777" w:rsidR="00F12FC8" w:rsidRDefault="00F12FC8" w:rsidP="00F12FC8">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="45" w:name="_Toc192000909"/>
-      <w:bookmarkStart w:id="46" w:name="_Toc200641895"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc192000909"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc233047371"/>
       <w:r>
         <w:t>Design de l’étude</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="45"/>
       <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="47"/>
     </w:p>
     <w:p w14:paraId="6202E0EB" w14:textId="77777777" w:rsidR="0022291F" w:rsidRPr="007677CB" w:rsidRDefault="0022291F" w:rsidP="0022291F">
       <w:pPr>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="179"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007677CB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Décrire le design de l’étude qui sera mise en place (cohorte, cas-témoins…) et indiquer s'il y aura des comparaisons le cas échéant. Préciser s'il s’agit d’analyses transversales ou longitudinales, et si l’étude est prospective ou historique.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="237B7D0D" w14:textId="77777777" w:rsidR="0022291F" w:rsidRPr="007677CB" w:rsidRDefault="0022291F" w:rsidP="0022291F">
       <w:pPr>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1927"/>
@@ -13251,105 +11775,87 @@
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Décrire les critères qui seront étudiés en précisant quel sera le principal critère et les critères secondaires, le cas échéant.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6914A8FF" w14:textId="77777777" w:rsidR="0022291F" w:rsidRPr="007677CB" w:rsidRDefault="0022291F" w:rsidP="0022291F">
       <w:pPr>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007677CB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>Si une association entre une exposition et un indicateur de santé est étudiée (par exemple : association entre la consommation de tabac et apparition de maladies respiratoires), indiquer la mesure de l’association qui sera estimée (</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Si une association entre une exposition et un indicateur de santé est étudiée (par exemple : association entre la consommation de tabac et apparition de maladies respiratoires), indiquer la mesure de l’association qui sera estimée (odds ratio, risque relatif…).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58A421B1" w14:textId="77777777" w:rsidR="0022291F" w:rsidRPr="00E00D9A" w:rsidRDefault="0022291F" w:rsidP="0022291F">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="183"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="007677CB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>odds</w:t>
-[...26 lines deleted...]
-        </w:rPr>
         <w:t>Les avantages du design retenu pour répondre aux objectifs de votre projet peuvent être mentionnés dans ce chapitre.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BAD6216" w14:textId="77777777" w:rsidR="0022291F" w:rsidRPr="00E00D9A" w:rsidRDefault="0022291F" w:rsidP="0022291F"/>
     <w:p w14:paraId="3598B737" w14:textId="77777777" w:rsidR="00F12FC8" w:rsidRPr="00E00D9A" w:rsidRDefault="00F12FC8" w:rsidP="00E32374">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="47" w:name="_Toc192000910"/>
-      <w:bookmarkStart w:id="48" w:name="_Toc200641896"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc192000910"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc233047372"/>
       <w:r w:rsidRPr="00E00D9A">
         <w:t>Description et justification de la population d’étude</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="47"/>
       <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="49"/>
       <w:r w:rsidRPr="00E00D9A">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EB98EEC" w14:textId="77777777" w:rsidR="00F12FC8" w:rsidRPr="00E00D9A" w:rsidRDefault="00F12FC8" w:rsidP="00F12FC8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E00D9A">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Prendre en compte les notions de périodes (cf. consignes en début de document)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FACDAAF" w14:textId="77777777" w:rsidR="00F12FC8" w:rsidRDefault="00F12FC8" w:rsidP="00F12FC8">
       <w:pPr>
         <w:jc w:val="both"/>
@@ -13523,59 +12029,51 @@
             </w:pPr>
             <w:r w:rsidRPr="001659F7">
               <w:t xml:space="preserve">Du              au      </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F12FC8" w14:paraId="0BF755F5" w14:textId="77777777" w:rsidTr="00E00D9A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A64E301" w14:textId="77777777" w:rsidR="00F12FC8" w:rsidRDefault="00F12FC8" w:rsidP="00E00D9A">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Période nécessaire à la qualification de </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> et des critères de suivi</w:t>
+              <w:t>Période nécessaire à la qualification de co-facteurs et des critères de suivi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B656598" w14:textId="77777777" w:rsidR="00F12FC8" w:rsidRDefault="00F12FC8" w:rsidP="00E00D9A">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="001659F7">
               <w:t xml:space="preserve">Du              au      </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -13629,124 +12127,124 @@
     <w:p w14:paraId="714E1521" w14:textId="77777777" w:rsidR="00F12FC8" w:rsidRPr="00C301D4" w:rsidRDefault="00F12FC8" w:rsidP="00F12FC8">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B8D8806" w14:textId="77777777" w:rsidR="00F12FC8" w:rsidRPr="005E0B92" w:rsidRDefault="00F12FC8" w:rsidP="00F12FC8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E0B92">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>A compléter par le partenaire : Si plusieurs sources de données sont mobilisées, préciser la ou les sources qui serviront pour l’identification des personnes et faire un renvoi vers la section correspondant aux sources de données</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FA843E4" w14:textId="77777777" w:rsidR="00F12FC8" w:rsidRPr="00D06410" w:rsidRDefault="00F12FC8" w:rsidP="00F12FC8">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="49" w:name="_Toc192000911"/>
-      <w:bookmarkStart w:id="50" w:name="_Toc200641897"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc192000911"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc233047373"/>
       <w:r w:rsidRPr="00D06410">
         <w:t>Critères d’inclusion</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="49"/>
       <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="51"/>
     </w:p>
     <w:p w14:paraId="55416961" w14:textId="77777777" w:rsidR="00F12FC8" w:rsidRPr="00831118" w:rsidRDefault="00F12FC8" w:rsidP="00F12FC8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00831118">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Préciser âge et régime de protection sociale</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49748920" w14:textId="77777777" w:rsidR="00F12FC8" w:rsidRPr="00D06410" w:rsidRDefault="00F12FC8" w:rsidP="00F12FC8">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="51" w:name="_Toc192000912"/>
-      <w:bookmarkStart w:id="52" w:name="_Toc200641898"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc192000912"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc233047374"/>
       <w:r w:rsidRPr="00D06410">
         <w:t>Critères de non inclusion</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="51"/>
       <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="53"/>
     </w:p>
     <w:p w14:paraId="16BD7721" w14:textId="77777777" w:rsidR="00F12FC8" w:rsidRPr="00D3523D" w:rsidRDefault="00F12FC8" w:rsidP="00F12FC8">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D8FF30B" w14:textId="77777777" w:rsidR="00F12FC8" w:rsidRPr="00D06410" w:rsidRDefault="00F12FC8" w:rsidP="00F12FC8">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="53" w:name="_Toc192000913"/>
-      <w:bookmarkStart w:id="54" w:name="_Toc200641899"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc192000913"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc233047375"/>
       <w:r w:rsidRPr="00D06410">
         <w:t>Critères d’exclusion</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="53"/>
       <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="55"/>
     </w:p>
     <w:p w14:paraId="166BE6D5" w14:textId="77777777" w:rsidR="00F12FC8" w:rsidRPr="00D3523D" w:rsidRDefault="00F12FC8" w:rsidP="00F12FC8">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44833A57" w14:textId="77777777" w:rsidR="00132300" w:rsidRPr="00E00D9A" w:rsidRDefault="00F12FC8" w:rsidP="00132300">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="55" w:name="_Toc192000914"/>
-      <w:bookmarkStart w:id="56" w:name="_Toc200641900"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc192000914"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc233047376"/>
       <w:r w:rsidRPr="00E00D9A">
         <w:t>Taille de la population</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="55"/>
       <w:bookmarkEnd w:id="56"/>
+      <w:bookmarkEnd w:id="57"/>
       <w:r w:rsidR="00132300" w:rsidRPr="00E00D9A">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="796207F3" w14:textId="77777777" w:rsidR="00132300" w:rsidRPr="002D149D" w:rsidRDefault="00132300" w:rsidP="00132300">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E00D9A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Rédaction conjointe Institut/partenaire</w:t>
       </w:r>
       <w:r w:rsidRPr="00E00D9A">
         <w:rPr>
@@ -13780,213 +12278,221 @@
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">Si l’étude est basée </w:t>
       </w:r>
       <w:r w:rsidRPr="00132300">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">sur une hypothèse, préciser le nombre de personnes, s’il s’agit d’un échantillonnage, indiquer le nombre de personnes et le taux d’échantillonnage, si l’étude est exhaustive, indiquer le nombre de </w:t>
       </w:r>
       <w:r w:rsidRPr="002D149D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>personnes ciblées.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40D7E825" w14:textId="77777777" w:rsidR="00F12FC8" w:rsidRDefault="00F12FC8" w:rsidP="00F12FC8">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="57" w:name="_Toc192000915"/>
-      <w:bookmarkStart w:id="58" w:name="_Toc200641901"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc192000915"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc233047377"/>
       <w:r w:rsidRPr="00F12FC8">
         <w:t>Sources de données</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="57"/>
       <w:bookmarkEnd w:id="58"/>
+      <w:bookmarkEnd w:id="59"/>
     </w:p>
     <w:p w14:paraId="35F19874" w14:textId="77777777" w:rsidR="00132300" w:rsidRDefault="00132300" w:rsidP="00132300">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D149D">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Préciser toutes les sources et apporter un descriptif par sources. S’assurer que le descriptif se suffise à lui-même pour qu’une personne tierce puisse comprendre quelles sont les données mobilisées et leur provenance. Considérer chaque source indépendamment.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B06241" w:rsidRPr="00B06241">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Indiquez si les différentes bases de données sources ont vocation à être appariées ou non. En cas d’appariement, préciser les variables qui seront pressenties pour le réaliser</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="107258C9" w14:textId="7DC3AACE" w:rsidR="00132300" w:rsidRPr="005E0B92" w:rsidRDefault="00BE470B" w:rsidP="00132300">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:id="60" w:name="_Toc233047378"/>
       <w:r>
         <w:t>L’entrepôt de données de santé</w:t>
       </w:r>
       <w:r w:rsidR="00002715">
         <w:t xml:space="preserve"> du</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Registre national des cancers (EDS-RNC)</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="60"/>
     </w:p>
     <w:p w14:paraId="0EE2FA26" w14:textId="567CA65B" w:rsidR="0000051F" w:rsidRDefault="0000051F" w:rsidP="00BE470B">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="0000051F">
         <w:t>L'Institut national du cancer s'est vu c</w:t>
       </w:r>
       <w:r w:rsidR="005941A4">
         <w:t>onfier</w:t>
       </w:r>
       <w:r w:rsidRPr="0000051F">
         <w:t xml:space="preserve">, par la loi du 30 juin 2025, la mise en place d'un </w:t>
       </w:r>
       <w:r>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="0000051F">
         <w:t xml:space="preserve">egistre national des cancers. Le </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="0000051F">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>décret n° 2025-1366 du 28 décembre 2025</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0000051F">
         <w:t xml:space="preserve"> en prévoit les modalités de mise en œuvre. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47057A96" w14:textId="726103FD" w:rsidR="0000051F" w:rsidRDefault="0000051F" w:rsidP="00BE470B">
+    <w:p w14:paraId="47057A96" w14:textId="302A668B" w:rsidR="0000051F" w:rsidRDefault="0000051F" w:rsidP="00BE470B">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Le Registre national des cancers</w:t>
       </w:r>
       <w:r w:rsidR="00BE470B">
         <w:t xml:space="preserve"> a pour mission un recueil continu et systématique des cas de cancers sur le territoire national. Il permet à l'Institut de centraliser les données populationnelles relatives à l'épidémiologie et aux soins dans le domaine de la cancérologie. </w:t>
       </w:r>
       <w:r>
         <w:t>Un entrepôt de données de santé basé sur</w:t>
       </w:r>
       <w:r w:rsidR="00BE470B">
         <w:t xml:space="preserve"> l'infrastructure déjà mise en place avec la plateforme de données en cancérologie (PDC)</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> a été mis en place et est enrichi progressivement de nouvelles données</w:t>
+        <w:t xml:space="preserve"> a été </w:t>
+      </w:r>
+      <w:r w:rsidR="004F4331">
+        <w:t>constitué</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> et est enrichi progressivement de nouvelles données</w:t>
       </w:r>
       <w:r w:rsidR="00BE470B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B30168E" w14:textId="54532977" w:rsidR="005941A4" w:rsidRDefault="00002715" w:rsidP="00BE470B">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00D57747">
         <w:t xml:space="preserve">et EDS </w:t>
       </w:r>
       <w:r w:rsidR="00132300">
         <w:t>comprend à ce jour les données issues du SNDS portant sur des personnes atteintes d’un cancer ou à risque élevé de cancer</w:t>
       </w:r>
       <w:r w:rsidR="0000051F">
         <w:t xml:space="preserve"> ainsi que les données des registres locaux</w:t>
       </w:r>
       <w:r w:rsidR="00132300">
         <w:t xml:space="preserve">. Ces données seront progressivement complétées par </w:t>
       </w:r>
       <w:r w:rsidR="005941A4">
         <w:t>d’autres sources de données</w:t>
       </w:r>
       <w:r w:rsidR="00132300">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DC4C4CE" w14:textId="0D831E54" w:rsidR="00132300" w:rsidRDefault="00132300" w:rsidP="00BE470B">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Les premières personnes ont été incluses en 2010. Chaque personne est suivie pendant 20 ans.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50BEC5A3" w14:textId="77777777" w:rsidR="00E32374" w:rsidRPr="00E00D9A" w:rsidRDefault="00E32374" w:rsidP="00E32374">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="59" w:name="_Toc192000917"/>
-      <w:bookmarkStart w:id="60" w:name="_Toc200641903"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc192000917"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc233047379"/>
       <w:r w:rsidRPr="00E00D9A">
         <w:t>Autres sources de données</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="59"/>
-      <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkEnd w:id="61"/>
+      <w:bookmarkEnd w:id="62"/>
     </w:p>
     <w:p w14:paraId="41B0DDE6" w14:textId="77777777" w:rsidR="00132300" w:rsidRPr="00E00D9A" w:rsidRDefault="00132300" w:rsidP="00132300"/>
     <w:p w14:paraId="393D98AC" w14:textId="77777777" w:rsidR="003C1BC8" w:rsidRPr="00E00D9A" w:rsidRDefault="00F12FC8" w:rsidP="003C1BC8">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="61" w:name="_Toc192000918"/>
-      <w:bookmarkStart w:id="62" w:name="_Toc200641904"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc192000918"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc233047380"/>
       <w:r w:rsidRPr="00E00D9A">
         <w:t>Variables</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="61"/>
-      <w:bookmarkEnd w:id="62"/>
+      <w:bookmarkEnd w:id="63"/>
+      <w:bookmarkEnd w:id="64"/>
       <w:r w:rsidR="003C1BC8" w:rsidRPr="00E00D9A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B16C957" w14:textId="77777777" w:rsidR="003C1BC8" w:rsidRPr="00703625" w:rsidRDefault="003C1BC8" w:rsidP="003C1BC8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E00D9A">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Préciser les informations d’intérêt et supprimer les catégories inutilisées</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0436D3B1" w14:textId="77777777" w:rsidR="003C1BC8" w:rsidRDefault="003C1BC8" w:rsidP="003C1BC8">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Les catégories de données utilisées sont les suivantes</w:t>
@@ -14021,59 +12527,51 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Informations relatives au statut vital et au décès (mois et années, lieu et causes médicales du décès) ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D3C0DA9" w14:textId="77777777" w:rsidR="003C1BC8" w:rsidRDefault="003C1BC8" w:rsidP="003C1BC8">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Informations relatives au lieu de vie, aux habitudes de vie, à la défavorisation sociale (</w:t>
       </w:r>
       <w:r w:rsidRPr="00F867D7">
         <w:t xml:space="preserve">Indice de défavorisation sociale </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">- </w:t>
-[...7 lines deleted...]
-        <w:t>) ou pouvant contribuer à l’étude des inégalités sociales et géographiques et d’ordre économique ;</w:t>
+        <w:t>- Fdep) ou pouvant contribuer à l’étude des inégalités sociales et géographiques et d’ordre économique ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73E4E88E" w14:textId="77777777" w:rsidR="003C1BC8" w:rsidRDefault="003C1BC8" w:rsidP="003C1BC8">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Informations relatives à la vie professionnelle</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FBA7976" w14:textId="77777777" w:rsidR="003C1BC8" w:rsidRDefault="003C1BC8" w:rsidP="003C1BC8">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14081,135 +12579,132 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1FD270AC" w14:textId="77777777" w:rsidR="003C1BC8" w:rsidRDefault="003C1BC8" w:rsidP="003C1BC8">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Informations relatives à des prélèvements biologiques identifiants (données génétiques)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="673930ED" w14:textId="77777777" w:rsidR="003C1BC8" w:rsidRDefault="003C1BC8" w:rsidP="003C1BC8">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Information médicosociales et médico-économiques relatives au parcours en santé (incluant la prévention, le dépistage, le diagnostic, les soins hospitaliers, les soins de ville, le suivi et l’après cancer</w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Information médicosociales et médico-économiques relatives au parcours en santé (incluant la prévention, le dépistage, le diagnostic, les soins hospitaliers, les soins de ville, le suivi et l’après cancer);</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1816E804" w14:textId="77777777" w:rsidR="003C1BC8" w:rsidRDefault="003C1BC8" w:rsidP="003C1BC8">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Informations médico-sociales relatives à la situation des personnes en situation de handicap ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41CF94DB" w14:textId="77777777" w:rsidR="003C1BC8" w:rsidRDefault="003C1BC8" w:rsidP="003C1BC8">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Informations médico-administratives relatives aux arrêts de travail et aux prestations en espèces, aux organismes d’assurance maladie obligatoire et, s’il y a lieu, aux organismes d’assurance maladie complémentaire intervenant dans la prise en charge financière du bénéficiaire des soins et prestations</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="538E6043" w14:textId="77777777" w:rsidR="003C1BC8" w:rsidRDefault="003C1BC8" w:rsidP="003C1BC8">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Informations relatives aux professionnels (mois et année de naissance, sexe, lieux, modes d’exercices…) et services de santé et sociaux (type, lieux…) intervenant dans le parcours de santé des personnes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="180FC7DA" w14:textId="77777777" w:rsidR="003C1BC8" w:rsidRDefault="003C1BC8" w:rsidP="00E00D9A">
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w14:paraId="3CD4061E" w14:textId="446A712F" w:rsidR="008C5A7A" w:rsidRDefault="008C5A7A" w:rsidP="00E00D9A">
+      <w:commentRangeStart w:id="65"/>
+      <w:r>
+        <w:t xml:space="preserve">Les catégories de données du jeu de données à apparier sont les suivantes : </w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="65"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Marquedecommentaire"/>
+        </w:rPr>
+        <w:commentReference w:id="65"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3072C40C" w14:textId="77777777" w:rsidR="003C1BC8" w:rsidRPr="00415002" w:rsidRDefault="003C1BC8" w:rsidP="003C1BC8">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="63" w:name="_Toc192000919"/>
-      <w:bookmarkStart w:id="64" w:name="_Toc200641905"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc192000919"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc233047381"/>
       <w:r w:rsidRPr="00415002">
         <w:t xml:space="preserve">Justifie l’utilisation de </w:t>
       </w:r>
       <w:r>
         <w:t>variables</w:t>
       </w:r>
       <w:r w:rsidRPr="00415002">
         <w:t xml:space="preserve"> dites sensibles</w:t>
       </w:r>
       <w:r w:rsidRPr="00415002">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00415002">
         <w:t>:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="63"/>
-      <w:bookmarkEnd w:id="64"/>
+      <w:bookmarkEnd w:id="66"/>
+      <w:bookmarkEnd w:id="67"/>
     </w:p>
     <w:p w14:paraId="3DD7CFA2" w14:textId="77777777" w:rsidR="003C1BC8" w:rsidRPr="00CE177A" w:rsidRDefault="003C1BC8" w:rsidP="003C1BC8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE177A">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Mois, année de naissance : Cette information permet d’une part l’appariement des personnes entre les différentes sources, et d’autre part à définir l’âge au moment de la consommation des soins</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B455A70" w14:textId="77777777" w:rsidR="003C1BC8" w:rsidRPr="00CE177A" w:rsidRDefault="003C1BC8" w:rsidP="003C1BC8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE177A">
         <w:rPr>
@@ -14246,118 +12741,104 @@
         <w:t>Commune de résidence</w:t>
       </w:r>
       <w:r w:rsidRPr="002B7CBA">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="002B7CBA">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>: Cette information permet l’appariement des personnes entre les différentes sources</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004D7898">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>et d’attribuer un indice de défavorisation (</w:t>
-[...13 lines deleted...]
-        <w:t>) aux personnes.</w:t>
+        <w:t>et d’attribuer un indice de défavorisation (FDep) aux personnes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77A1584E" w14:textId="77777777" w:rsidR="003C1BC8" w:rsidRPr="002B7CBA" w:rsidRDefault="003C1BC8" w:rsidP="003C1BC8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B7CBA">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Commune de décès</w:t>
       </w:r>
       <w:r w:rsidRPr="002B7CBA">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="002B7CBA">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>: Cette information permet l’appariement des personnes entre les différentes sources</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03C5906A" w14:textId="00706804" w:rsidR="003C1BC8" w:rsidRPr="00415002" w:rsidRDefault="003C1BC8" w:rsidP="003C1BC8">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="65" w:name="_Toc192000920"/>
-      <w:bookmarkStart w:id="66" w:name="_Toc200641906"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc192000920"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc233047382"/>
       <w:r>
         <w:t xml:space="preserve">Spécificité des données </w:t>
       </w:r>
       <w:r w:rsidR="00D57747">
         <w:t>de l’EDS-RNC</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> par rapport au SNDS </w:t>
       </w:r>
       <w:r w:rsidRPr="00951FC3">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>(à supprimer si on ne mobilise pas les données du SNDS)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="65"/>
-      <w:bookmarkEnd w:id="66"/>
+      <w:bookmarkEnd w:id="68"/>
+      <w:bookmarkEnd w:id="69"/>
     </w:p>
     <w:p w14:paraId="4D41F186" w14:textId="73531E84" w:rsidR="003C1BC8" w:rsidRDefault="003C1BC8" w:rsidP="003C1BC8">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Des</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE2DEA">
         <w:t xml:space="preserve"> variables </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ou indicateurs </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE2DEA">
         <w:t>complémentaires</w:t>
       </w:r>
       <w:r>
         <w:t>, ainsi que des tables de données et des référentiels</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE2DEA">
         <w:t xml:space="preserve">, déduits des informations du SNDS </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ont été </w:t>
@@ -14458,59 +12939,51 @@
         <w:t>/CSS (Couverture mutuelle universelle complémentaire et Complémentaire santé solidaire), code commune de résidence, bénéficiaire d’une ALD pour un cancer…</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10EDE435" w14:textId="77777777" w:rsidR="003C1BC8" w:rsidRPr="001539FE" w:rsidRDefault="003C1BC8" w:rsidP="003C1BC8">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="001539FE">
         <w:t>Aux comorbidités</w:t>
       </w:r>
       <w:r w:rsidRPr="000031E2">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:t>dont le</w:t>
       </w:r>
       <w:r w:rsidRPr="001539FE">
-        <w:t xml:space="preserve"> score de </w:t>
-[...7 lines deleted...]
-        <w:t>…</w:t>
+        <w:t xml:space="preserve"> score de Charlson…</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="115878A8" w14:textId="77777777" w:rsidR="003C1BC8" w:rsidRPr="001539FE" w:rsidRDefault="003C1BC8" w:rsidP="003C1BC8">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="001539FE">
         <w:t>Aux consommations de soin en rapport avec le cancer</w:t>
       </w:r>
       <w:r w:rsidRPr="000031E2">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="001539FE">
         <w:t xml:space="preserve">: chirurgie dont exérèse, hospitalisations pour/avec chimiothérapie, hospitalisations pour/avec radiothérapie, acte de radiothérapie en secteur libéral, consommation de médicament anti-cancéreux en liste en sus, en rétrocession, en ville, soins palliatifs en MCO, SSR ou HAD, hospitalisation post-chirurgie en SSR, acte spécifique d’anatomopathologie en ville… </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A198FBD" w14:textId="77777777" w:rsidR="003C1BC8" w:rsidRDefault="003C1BC8" w:rsidP="003C1BC8">
@@ -14525,144 +12998,368 @@
       <w:r w:rsidRPr="001539FE">
         <w:t>A la caractérisation du cancer du bénéficiaire pour chaque année depuis l’inclusion de la personne dans la cohorte</w:t>
       </w:r>
       <w:r w:rsidRPr="000031E2">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="001539FE">
         <w:t xml:space="preserve">: type de cancer (in situ, invasif, envahissement ganglionnaire ou métastatique), localisation du cancer (appareil, organe), sources ayant permis d’identification du cancer (ALD, PMSI MCO, HAD ou SSR), mode de prise en charge en MCO (chirurgie, </w:t>
       </w:r>
       <w:r w:rsidRPr="001539FE">
         <w:lastRenderedPageBreak/>
         <w:t>chimiothérapie, radiothérapie). Cela permet de repérer les cas incidents d’une année donnée. Une confrontation des différents codes d’une même personne permet de corriger certains codages tels que de probables métastases codées comme de tumeurs primitives ou des localisations non précises.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11ABFCCF" w14:textId="77777777" w:rsidR="003C1BC8" w:rsidRPr="001539FE" w:rsidRDefault="003C1BC8" w:rsidP="003C1BC8">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="001539FE">
         <w:t>L’utilisateur garde la possibilité de travailler sur les données avant correction et sur les données sources ayant permis la création des variables ou indicateurs complémentaires.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="489E9E3B" w14:textId="72D064B5" w:rsidR="00A10BA8" w:rsidRPr="007677CB" w:rsidRDefault="00A10BA8" w:rsidP="00945CEE">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="70" w:name="_Toc233047383"/>
+      <w:r w:rsidRPr="007677CB">
+        <w:t>Circuit des données en cas d’appariement</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="70"/>
+    </w:p>
+    <w:p w14:paraId="457F430E" w14:textId="78DBAC33" w:rsidR="008C5A7A" w:rsidRDefault="008C5A7A" w:rsidP="00A10BA8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008C5A7A">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Supprimer ce paragraphe</w:t>
+      </w:r>
+      <w:r w:rsidR="00692E56">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3.6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C5A7A">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en l’absence d’appariement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08290704" w14:textId="2A5978E2" w:rsidR="00A10BA8" w:rsidRPr="007677CB" w:rsidRDefault="00A10BA8" w:rsidP="00A10BA8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007677CB">
+        <w:t xml:space="preserve">L’intégration des données dans </w:t>
+      </w:r>
+      <w:r>
+        <w:t>l’EDS-RNC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007677CB">
+        <w:t xml:space="preserve"> suit le schéma suivant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007677CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007677CB">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28FEE62B" w14:textId="77777777" w:rsidR="00A10BA8" w:rsidRPr="007677CB" w:rsidRDefault="00A10BA8" w:rsidP="00A10BA8">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007677CB">
+        <w:t xml:space="preserve">Extraction des données à partir du système d’information (SI) du producteur </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007677CB">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>XXXXX</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55D0BE8F" w14:textId="23964615" w:rsidR="00A10BA8" w:rsidRPr="007677CB" w:rsidRDefault="008C5A7A" w:rsidP="00A10BA8">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Transfert sécurisé des données</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007677CB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A10BA8" w:rsidRPr="007677CB">
+        <w:t>à l’Institut</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="442B63F8" w14:textId="77777777" w:rsidR="00A10BA8" w:rsidRPr="007677CB" w:rsidRDefault="00A10BA8" w:rsidP="00A10BA8">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007677CB">
+        <w:t>Appariement à la plateforme de données en cancérologie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FA6E9C6" w14:textId="77777777" w:rsidR="00A10BA8" w:rsidRPr="007677CB" w:rsidRDefault="00A10BA8" w:rsidP="00A10BA8">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007677CB">
+        <w:t>Validation de l’appariement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65864C90" w14:textId="620CBF65" w:rsidR="00A10BA8" w:rsidRPr="007677CB" w:rsidRDefault="00A10BA8" w:rsidP="00945CEE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007677CB">
+        <w:t>Si pour des raisons de mauvaise qualité des données l’appariement n’est pas validé, une nouvelle extraction peut être effectuée (retour à l’étape 1) et ainsi de suite jusqu’à obtention d’un appariement satisfaisant ou décision de l’équipe projet de finaliser le projet avec le groupe de personnes ayant pu être appariées.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C341BD5" w14:textId="77777777" w:rsidR="00A10BA8" w:rsidRPr="007677CB" w:rsidRDefault="00A10BA8" w:rsidP="00A10BA8">
+      <w:pPr>
+        <w:pStyle w:val="Titre3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="71" w:name="_Toc233047384"/>
+      <w:r w:rsidRPr="007677CB">
+        <w:t>Transmission des données</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="71"/>
+    </w:p>
+    <w:p w14:paraId="261CAD52" w14:textId="77777777" w:rsidR="00A10BA8" w:rsidRPr="007677CB" w:rsidRDefault="00A10BA8" w:rsidP="00A10BA8">
+      <w:pPr>
+        <w:pStyle w:val="Puceniv01"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007677CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Le transfert de données doit obligatoirement porter sur des données préalablement chiffrées et suivre les recommandations en vigueur sur le niveau de chiffrement. Actuellement le système de chiffrement asymétrique utilisé est celui de GNU Privacy Guard (GPG). Il est accessible via des outils comme « Kleopatra » présent sur le site GPG4WIN. Le chiffrement hybride peut être utilisé pour de gros volumes de données.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3531EED8" w14:textId="77777777" w:rsidR="00A10BA8" w:rsidRPr="007677CB" w:rsidRDefault="00A10BA8" w:rsidP="00A10BA8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007677CB">
+        <w:t>Les destinataires des fichiers de données sont nommément identifiés. Le déchiffrement des données sera réalisé par le département des systèmes d’information de l’Institut, puis mis à disposition des équipes traitant les données.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57A495F4" w14:textId="77777777" w:rsidR="00A10BA8" w:rsidRPr="007677CB" w:rsidRDefault="00A10BA8" w:rsidP="00A10BA8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007677CB">
+        <w:t>Le support de transfert est un disque dur externe ou un serveur FTP sécurisé ou un outil sécurisé de transfert de données en ligne selon la volumétrie des données.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6019A866" w14:textId="77777777" w:rsidR="00A10BA8" w:rsidRPr="007677CB" w:rsidRDefault="00A10BA8" w:rsidP="00A10BA8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007677CB">
+        <w:t>Une sauvegarde des données sources sera réalisée avant chaque intégration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="535E4D6F" w14:textId="77777777" w:rsidR="00A10BA8" w:rsidRPr="007677CB" w:rsidRDefault="00A10BA8" w:rsidP="00A10BA8">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007677CB">
+        <w:t>Le détail des étapes du transfert est fourni en annexe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63CD893E" w14:textId="77777777" w:rsidR="00A10BA8" w:rsidRPr="007677CB" w:rsidRDefault="00A10BA8" w:rsidP="00A10BA8"/>
+    <w:p w14:paraId="5F16FB45" w14:textId="77777777" w:rsidR="00A10BA8" w:rsidRPr="007677CB" w:rsidRDefault="00A10BA8" w:rsidP="00A10BA8">
+      <w:pPr>
+        <w:pStyle w:val="Titre3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="72" w:name="_Toc233047385"/>
+      <w:r w:rsidRPr="007677CB">
+        <w:t>Intégration des données</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="72"/>
+    </w:p>
+    <w:p w14:paraId="0FB2678D" w14:textId="77777777" w:rsidR="00A10BA8" w:rsidRPr="007677CB" w:rsidRDefault="00A10BA8" w:rsidP="00A10BA8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007677CB">
+        <w:t>Une fois mises à disposition dans un espace de production, les données seront nettoyées et intégrées en base en lecture seule pour les utilisateurs. Ces étapes incluent une procédure de recette (tests d’acceptation) portant sur la qualité des données (vérification des volumétries, contrôles de cohérence, recherche de valeurs aberrantes…).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A3B4BC3" w14:textId="77777777" w:rsidR="00A10BA8" w:rsidRPr="007677CB" w:rsidRDefault="00A10BA8" w:rsidP="00A10BA8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007677CB">
+        <w:t>Les données une fois intégrées et nettoyées seront sauvegardées.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="0E0E5F0E" w14:textId="77777777" w:rsidR="003C1BC8" w:rsidRPr="004143AC" w:rsidRDefault="003C1BC8" w:rsidP="003C1BC8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="586144FF" w14:textId="77777777" w:rsidR="00F12FC8" w:rsidRDefault="00F12FC8" w:rsidP="00F12FC8">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="67" w:name="_Toc192000921"/>
-      <w:bookmarkStart w:id="68" w:name="_Toc200641907"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc192000921"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc233047386"/>
       <w:r w:rsidRPr="00E00D9A">
+        <w:lastRenderedPageBreak/>
         <w:t>Préparation de</w:t>
       </w:r>
       <w:r w:rsidR="00E32374" w:rsidRPr="00E00D9A">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00E00D9A">
         <w:t xml:space="preserve"> données</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="67"/>
-      <w:bookmarkEnd w:id="68"/>
+      <w:bookmarkEnd w:id="73"/>
+      <w:bookmarkEnd w:id="74"/>
+    </w:p>
+    <w:p w14:paraId="647FC568" w14:textId="66453375" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008C5A7A">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Supprimer ce paragraphe</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3.7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C5A7A">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en l’absence d’appariement</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="26A0CB39" w14:textId="77777777" w:rsidR="00B06241" w:rsidRPr="006907D7" w:rsidRDefault="00B06241" w:rsidP="00B06241">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006907D7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Indiquer le ou les outils qui seront utilisés pour la préparation de données de l’étude.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01A1025B" w14:textId="77777777" w:rsidR="00B06241" w:rsidRPr="006907D7" w:rsidRDefault="00B06241" w:rsidP="00B06241">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006907D7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">Décrire les travaux de préparation des données : nettoyage, mise en qualité, redressement, annotation, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Décrire les travaux de préparation des données : nettoyage, mise en qualité, redressement, annotation, dédoublonnement, corrections, etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18E41CD3" w14:textId="77777777" w:rsidR="00B06241" w:rsidRDefault="00B06241" w:rsidP="00B06241">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="006907D7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>dédoublonnement</w:t>
-[...24 lines deleted...]
-        </w:rPr>
         <w:t>Pour toutes les sources mobilisées dans le cadre de votre projet vous devrez décrire la méthode de recueil de données, la méthode d’extraction et de préparation de ces données. Les questionnaires ou tout autre mode de recueil peuvent être décrits en annexe.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0232943D" w14:textId="77777777" w:rsidR="00B06241" w:rsidRDefault="00B06241" w:rsidP="00B06241">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Le format d’extraction de chaque source de données sera défini en amont de l’extraction avec les équipes concernées. Un format commun sera proposé et adapté aux spécificités de chaque source.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="696D8F02" w14:textId="77777777" w:rsidR="00B06241" w:rsidRDefault="00B06241" w:rsidP="00B06241">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Lors de chaque livraison, une fois réceptionné</w:t>
       </w:r>
       <w:r w:rsidRPr="00822B33">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
@@ -14703,221 +13400,225 @@
       <w:r>
         <w:t>En cas de non compliance, une nouvelle livraison des données sera effectuée. Une fois la livraison validée, elle sera intégrée au sein de l’espace sécurisé dédié de la plateforme de données en cancérologie.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="410F7B3E" w14:textId="77777777" w:rsidR="00B06241" w:rsidRDefault="00B06241" w:rsidP="00B06241">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>S’en suivra la phase d’appariement (voir la section dédiée).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09F7DBFC" w14:textId="77777777" w:rsidR="00B06241" w:rsidRDefault="00B06241" w:rsidP="00B06241">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Une fois les données appariées, des contrôles de cohérence seront réalisés et permettront de valider l’ensemble des phases précédentes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04BEF997" w14:textId="77777777" w:rsidR="00B06241" w:rsidRPr="00B06241" w:rsidRDefault="00B06241" w:rsidP="00B06241"/>
     <w:p w14:paraId="2D79BB52" w14:textId="77777777" w:rsidR="003C1BC8" w:rsidRPr="00E00D9A" w:rsidRDefault="00F12FC8" w:rsidP="003C1BC8">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="69" w:name="_Toc192000922"/>
-      <w:bookmarkStart w:id="70" w:name="_Toc200641908"/>
+      <w:bookmarkStart w:id="75" w:name="_Toc192000922"/>
+      <w:bookmarkStart w:id="76" w:name="_Toc233047387"/>
       <w:r w:rsidRPr="00E00D9A">
         <w:t>Méthodes, traitements et analyses des données</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="69"/>
-      <w:bookmarkEnd w:id="70"/>
+      <w:bookmarkEnd w:id="75"/>
+      <w:bookmarkEnd w:id="76"/>
       <w:r w:rsidR="003C1BC8" w:rsidRPr="00E00D9A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32140BBC" w14:textId="77777777" w:rsidR="003C1BC8" w:rsidRPr="00E00D9A" w:rsidRDefault="003C1BC8" w:rsidP="003C1BC8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E00D9A">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Rédaction conjointe Institut/Partenaire</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4613080F" w14:textId="77777777" w:rsidR="003C1BC8" w:rsidRDefault="003C1BC8" w:rsidP="003C1BC8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D149D">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Si des algorithmes doivent être utilisés, préciser ces algorithmes ; s’ils doivent être développés, l’indiquer</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6328FC57" w14:textId="77777777" w:rsidR="00B06241" w:rsidRPr="007677CB" w:rsidRDefault="00B06241" w:rsidP="007677CB">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="71" w:name="_Toc192000923"/>
-      <w:bookmarkStart w:id="72" w:name="_Toc200641909"/>
+      <w:bookmarkStart w:id="77" w:name="_Toc192000923"/>
+      <w:bookmarkStart w:id="78" w:name="_Toc233047388"/>
       <w:r w:rsidRPr="007677CB">
         <w:t>Méthode et critères d’appariement</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="71"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="36658E17" w14:textId="77777777" w:rsidR="00B06241" w:rsidRPr="007677CB" w:rsidRDefault="00B06241" w:rsidP="00B06241">
+      <w:bookmarkEnd w:id="77"/>
+      <w:bookmarkEnd w:id="78"/>
+    </w:p>
+    <w:p w14:paraId="67FF02E3" w14:textId="5ECAA033" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008C5A7A">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Supprimer ce paragraphe</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3.8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C5A7A">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en l’absence d’appariement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7108E530" w14:textId="77777777" w:rsidR="00B06241" w:rsidRPr="007677CB" w:rsidRDefault="00B06241" w:rsidP="003173CB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r w:rsidRPr="007677CB">
-        <w:rPr>
-[...5 lines deleted...]
-    <w:p w14:paraId="7108E530" w14:textId="77777777" w:rsidR="00B06241" w:rsidRPr="007677CB" w:rsidRDefault="00B06241" w:rsidP="003173CB">
+        <w:t>L’appariement entre les différentes sources d’informations se fera de façon probabiliste en considérant les principales caractéristiques des personnes (sexe, mois et année de naissance, commune de résidence), l’année du diagnostic et éventuellement leur consommation de soins (lieu, mois et année de soins caractéristiques au cancer comme une chimiothérapie ou une radiothérapie), voire la date de décès (mois et année). En phase initiale cet appariement sera testé et adapté le cas échéant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D4D64A9" w14:textId="56C6AF94" w:rsidR="00B06241" w:rsidRPr="007677CB" w:rsidRDefault="00B06241" w:rsidP="003173CB">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007677CB">
-        <w:t xml:space="preserve">L’appariement entre les différentes sources d’informations se fera de façon probabiliste en considérant les principales caractéristiques des personnes (sexe, mois et année de naissance, commune de résidence), l’année du diagnostic et éventuellement leur consommation de soins (lieu, mois et année de soins caractéristiques au cancer comme une chimiothérapie ou une radiothérapie), </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">prime abord </w:t>
+        <w:t xml:space="preserve">Une attention particulière sera donnée aux cas où plusieurs personnes répondent aux mêmes critères d’appariement ; aux cas discordants pour lesquels les caractéristiques étudiées sont très proches mais pas totalement communes ; et aux cas pour lesquels aucune personne n’est de prime abord </w:t>
       </w:r>
       <w:r w:rsidR="003173CB">
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="007677CB">
-        <w:t>etrouvée</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> dans l</w:t>
+        <w:t>etrouvée dans l</w:t>
       </w:r>
       <w:r w:rsidR="00D57747">
         <w:t>’EDS-RNC</w:t>
       </w:r>
       <w:r w:rsidRPr="007677CB">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D1B9BE9" w14:textId="77777777" w:rsidR="00B06241" w:rsidRPr="007677CB" w:rsidRDefault="00B06241" w:rsidP="003173CB">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007677CB">
         <w:t>Le détail de la méthode d’appariement est fourni en annexe.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4738FE81" w14:textId="77777777" w:rsidR="003C1BC8" w:rsidRDefault="003C1BC8" w:rsidP="003C1BC8">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="73" w:name="_Toc192000924"/>
-      <w:bookmarkStart w:id="74" w:name="_Toc200641910"/>
+      <w:bookmarkStart w:id="79" w:name="_Toc192000924"/>
+      <w:bookmarkStart w:id="80" w:name="_Toc233047389"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Critère de jugement principal</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="73"/>
-      <w:bookmarkEnd w:id="74"/>
+      <w:bookmarkEnd w:id="79"/>
+      <w:bookmarkEnd w:id="80"/>
     </w:p>
     <w:p w14:paraId="708871ED" w14:textId="77777777" w:rsidR="003C1BC8" w:rsidRPr="002D149D" w:rsidRDefault="003C1BC8" w:rsidP="003C1BC8">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D8793D9" w14:textId="77777777" w:rsidR="003C1BC8" w:rsidRPr="006A5130" w:rsidRDefault="003C1BC8" w:rsidP="003C1BC8">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="75" w:name="_Toc192000925"/>
-      <w:bookmarkStart w:id="76" w:name="_Toc200641911"/>
+      <w:bookmarkStart w:id="81" w:name="_Toc192000925"/>
+      <w:bookmarkStart w:id="82" w:name="_Toc233047390"/>
       <w:r>
         <w:t>Critère de jugement secondaire</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="75"/>
-      <w:bookmarkEnd w:id="76"/>
+      <w:bookmarkEnd w:id="81"/>
+      <w:bookmarkEnd w:id="82"/>
     </w:p>
     <w:p w14:paraId="153FC453" w14:textId="77777777" w:rsidR="00F12FC8" w:rsidRDefault="00F12FC8" w:rsidP="003C1BC8">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1296" w:hanging="576"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A5B6B7C" w14:textId="77777777" w:rsidR="00F12FC8" w:rsidRDefault="00F12FC8" w:rsidP="00F12FC8">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="77" w:name="_Toc192000926"/>
-      <w:bookmarkStart w:id="78" w:name="_Toc200641912"/>
+      <w:bookmarkStart w:id="83" w:name="_Toc192000926"/>
+      <w:bookmarkStart w:id="84" w:name="_Toc233047391"/>
       <w:r w:rsidRPr="00F12FC8">
         <w:t>Limites de l’étude</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="77"/>
-      <w:bookmarkEnd w:id="78"/>
+      <w:bookmarkEnd w:id="83"/>
+      <w:bookmarkEnd w:id="84"/>
     </w:p>
     <w:p w14:paraId="30374AE4" w14:textId="77777777" w:rsidR="00F12FC8" w:rsidRDefault="00F12FC8" w:rsidP="00F12FC8">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="79" w:name="_Toc192000927"/>
-      <w:bookmarkStart w:id="80" w:name="_Toc200641913"/>
+      <w:bookmarkStart w:id="85" w:name="_Toc192000927"/>
+      <w:bookmarkStart w:id="86" w:name="_Toc233047392"/>
       <w:r w:rsidRPr="00F12FC8">
         <w:t>Calendrier prévisionnel et faisabilité du projet</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="79"/>
-      <w:bookmarkEnd w:id="80"/>
+      <w:bookmarkEnd w:id="85"/>
+      <w:bookmarkEnd w:id="86"/>
     </w:p>
     <w:p w14:paraId="5440D44F" w14:textId="77777777" w:rsidR="003C1BC8" w:rsidRPr="003C1BC8" w:rsidRDefault="003C1BC8" w:rsidP="003C1BC8">
       <w:r w:rsidRPr="003C1BC8">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Rédaction conjointe Institut/Partenaire</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="561DBF7A" w14:textId="77777777" w:rsidR="00E32374" w:rsidRPr="00D57747" w:rsidRDefault="00E32374" w:rsidP="00E32374">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="520"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D57747">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
@@ -14941,1899 +13642,797 @@
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Justifier la faisabilité du projet : montrer que l’équipe dispose de l’expertise, des moyens humains, des moyens matériels et des ressources pour mener à bien le projet selon le calendrier établi ci-dessus.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A8F9344" w14:textId="77777777" w:rsidR="00E32374" w:rsidRPr="00D57747" w:rsidRDefault="00E32374" w:rsidP="00E32374">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="520"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D57747">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Signaler si l’équipe est formée à l’utilisation des données visées, de la base principale du SNDS notamment, le cas échéant.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61114FE6" w14:textId="77777777" w:rsidR="00F12FC8" w:rsidRPr="00F12FC8" w:rsidRDefault="00F12FC8" w:rsidP="00F12FC8"/>
-    <w:p w14:paraId="70330D3C" w14:textId="77777777" w:rsidR="00CA27E6" w:rsidRDefault="003C1BC8" w:rsidP="00CA27E6">
-[...508 lines deleted...]
-    </w:p>
     <w:p w14:paraId="04033D65" w14:textId="77777777" w:rsidR="00CA27E6" w:rsidRPr="00CA27E6" w:rsidRDefault="00CA27E6" w:rsidP="00CA27E6"/>
-    <w:p w14:paraId="0B56F189" w14:textId="77777777" w:rsidR="00CA27E6" w:rsidRPr="007677CB" w:rsidRDefault="00CA27E6" w:rsidP="007677CB">
-[...274 lines deleted...]
-    </w:p>
     <w:p w14:paraId="2B34E29B" w14:textId="77777777" w:rsidR="00CA27E6" w:rsidRPr="007677CB" w:rsidRDefault="00CA27E6" w:rsidP="00CA27E6"/>
     <w:p w14:paraId="26E6254F" w14:textId="77777777" w:rsidR="00CA27E6" w:rsidRPr="007677CB" w:rsidRDefault="00CA27E6" w:rsidP="00CA27E6"/>
     <w:p w14:paraId="663208BC" w14:textId="77777777" w:rsidR="00CA27E6" w:rsidRDefault="00CA27E6" w:rsidP="00CA27E6"/>
     <w:p w14:paraId="2886079D" w14:textId="77777777" w:rsidR="00CA27E6" w:rsidRDefault="00CA27E6" w:rsidP="00CA27E6"/>
     <w:p w14:paraId="38DEDA6B" w14:textId="77777777" w:rsidR="00CA27E6" w:rsidRPr="00CA27E6" w:rsidRDefault="00CA27E6" w:rsidP="00CA27E6"/>
     <w:p w14:paraId="586E002E" w14:textId="77777777" w:rsidR="00396C33" w:rsidRDefault="00396C33" w:rsidP="008D6650">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F09BF3A" w14:textId="77777777" w:rsidR="009A2A99" w:rsidRDefault="00A61680" w:rsidP="008D6650">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="106" w:name="_Toc192000940"/>
-      <w:bookmarkStart w:id="107" w:name="_Toc200641926"/>
+      <w:bookmarkStart w:id="87" w:name="_Toc192000940"/>
+      <w:bookmarkStart w:id="88" w:name="_Toc233047393"/>
       <w:r w:rsidRPr="00F6165E">
         <w:t>Bibliographie</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="106"/>
-      <w:bookmarkEnd w:id="107"/>
+      <w:bookmarkEnd w:id="87"/>
+      <w:bookmarkEnd w:id="88"/>
     </w:p>
     <w:p w14:paraId="03F9D7BC" w14:textId="77777777" w:rsidR="00B54C8C" w:rsidRDefault="007677CB" w:rsidP="008D6650">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007677CB">
-        <w:t xml:space="preserve">Bousquet PJ, Lefeuvre D, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Bousquet PJ, Lefeuvre D, Tuppin P et al. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE470B">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cancer care and public health policy evaluations in France: Usefulness of the national cancer cohort. </w:t>
+      </w:r>
       <w:r w:rsidRPr="007677CB">
-        <w:t>Tuppin</w:t>
-[...33 lines deleted...]
-        <w:t>13(10):e0206448.</w:t>
+        <w:t>PLoS One. 2018 Oct 31;13(10):e0206448.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22D5FB99" w14:textId="77777777" w:rsidR="00913A06" w:rsidRDefault="00913A06">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="MS Mincho" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="20"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0621EE2F" w14:textId="77777777" w:rsidR="00060837" w:rsidRDefault="00F43796" w:rsidP="00060837">
+    <w:p w14:paraId="0621EE2F" w14:textId="77777777" w:rsidR="00060837" w:rsidRDefault="00F43796" w:rsidP="00720B36">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="108" w:name="_Toc192000941"/>
-      <w:bookmarkStart w:id="109" w:name="_Toc200641927"/>
+      <w:bookmarkStart w:id="89" w:name="_Toc192000941"/>
+      <w:bookmarkStart w:id="90" w:name="_Toc233047394"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Annexes</w:t>
       </w:r>
-      <w:bookmarkStart w:id="110" w:name="_Toc161046343"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="412DD679" w14:textId="77777777" w:rsidR="00F6165E" w:rsidRPr="000A6E50" w:rsidRDefault="00F6165E" w:rsidP="008D6650">
+      <w:bookmarkStart w:id="91" w:name="_Toc161046343"/>
+      <w:bookmarkStart w:id="92" w:name="_Toc161407063"/>
+      <w:bookmarkEnd w:id="89"/>
+      <w:bookmarkEnd w:id="90"/>
+    </w:p>
+    <w:p w14:paraId="47F2EBA7" w14:textId="77777777" w:rsidR="00962F1D" w:rsidRDefault="00962F1D" w:rsidP="008D6650">
       <w:pPr>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...304 lines deleted...]
-      </w:pPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="93" w:name="_Toc301789631"/>
+      <w:bookmarkEnd w:id="91"/>
+      <w:bookmarkEnd w:id="92"/>
     </w:p>
     <w:p w14:paraId="1801C52B" w14:textId="35DD855E" w:rsidR="00DA4183" w:rsidRDefault="00DA4183">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16F5BF64" w14:textId="77777777" w:rsidR="00920B11" w:rsidRPr="00F6165E" w:rsidRDefault="00920B11" w:rsidP="00323956">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00F6165E">
+    <w:p w14:paraId="5241B83F" w14:textId="6C9DDF90" w:rsidR="00592FD4" w:rsidRPr="00284A01" w:rsidRDefault="00592FD4" w:rsidP="00284A01">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:ind w:left="1296"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="94" w:name="_Toc233047395"/>
+      <w:r w:rsidRPr="00284A01">
+        <w:t>Annexe 1 Note d’information individuelle et/ou collective</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="94"/>
+    </w:p>
+    <w:p w14:paraId="26F6657B" w14:textId="77777777" w:rsidR="00592FD4" w:rsidRDefault="00592FD4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="5"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5BF64" w14:textId="145E803C" w:rsidR="00920B11" w:rsidRPr="00284A01" w:rsidRDefault="00592FD4" w:rsidP="00284A01">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:ind w:left="1296"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="95" w:name="_Toc233047396"/>
+      <w:r w:rsidRPr="00284A01">
         <w:lastRenderedPageBreak/>
-        <w:t>Avis du Comité scientifique et éthique de la plateforme de données en cancérologie</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6CBC1EB7" w14:textId="77777777" w:rsidR="00920B11" w:rsidRPr="008E2FE0" w:rsidRDefault="00920B11" w:rsidP="008D6650">
+        <w:t xml:space="preserve">Annexe 2 </w:t>
+      </w:r>
+      <w:r w:rsidR="00920B11" w:rsidRPr="00284A01">
+        <w:t xml:space="preserve">Avis du Comité scientifique et éthique de </w:t>
+      </w:r>
+      <w:r w:rsidR="00E70F7D" w:rsidRPr="00284A01">
+        <w:t>l’EDS-RNC</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="95"/>
+    </w:p>
+    <w:p w14:paraId="6CBC1EB7" w14:textId="468F63A6" w:rsidR="00920B11" w:rsidRPr="008E2FE0" w:rsidRDefault="00920B11" w:rsidP="008D6650">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1E45">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Comité Scientifique et Éthique</w:t>
       </w:r>
       <w:r w:rsidR="003E42CB">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de la </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006A1E45">
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="96" w:name="_Hlk223595520"/>
+      <w:r w:rsidR="003E42CB">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Plateforme de Données en Cancérologie</w:t>
-      </w:r>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="00E70F7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>’Entrepôt de données de santé du Registre national des cancers</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="96"/>
     </w:p>
     <w:p w14:paraId="07F345F3" w14:textId="77777777" w:rsidR="00920B11" w:rsidRPr="006A1E45" w:rsidRDefault="00920B11" w:rsidP="008D6650">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1E45">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Composition</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="315FCC67" w14:textId="77777777" w:rsidR="0073245C" w:rsidRPr="00DC0042" w:rsidRDefault="0073245C" w:rsidP="0073245C">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="121" w:name="_Hlk209104028"/>
+      <w:bookmarkStart w:id="97" w:name="_Hlk209104028"/>
       <w:r w:rsidRPr="00DC0042">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">Arnaud Alves </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0042">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>: PU-PH Chirurgie viscérale et digestive - Directeur du registre des Tumeurs Digestives du Calvados ; CHU de la côte de nacre ; CHU de Caen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43315C91" w14:textId="77777777" w:rsidR="0073245C" w:rsidRPr="00DC0042" w:rsidRDefault="0073245C" w:rsidP="0073245C">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC0042">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">Amadeo Brice </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0042">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>: Co-responsable scientifique du registre général des cancers de la Gironde ; Institut de Santé Publique, d'Epidémiologie et de Développement (ISPED) - Université Bordeaux</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57B8F5A6" w14:textId="77777777" w:rsidR="0073245C" w:rsidRPr="00DC0042" w:rsidRDefault="0073245C" w:rsidP="0073245C">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC0042">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">Bendiane Marc-Karim </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0042">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>: Sociologue, Epidémiologiste, Investigateur en Recherche Clinique ; APHM – Aix Marseille Université</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0042">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DB4CC60" w14:textId="77777777" w:rsidR="0073245C" w:rsidRPr="00DC0042" w:rsidRDefault="0073245C" w:rsidP="0073245C">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC0042">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">Bouhnik Anne-Déborah </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0042">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>: Ingénieure de recherche ; SESSTIM</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C116E5E" w14:textId="77777777" w:rsidR="0073245C" w:rsidRPr="00DC0042" w:rsidRDefault="0073245C" w:rsidP="0073245C">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC0042">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">Bousquet Philippe Jean </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0042">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>: Directeur général du Collecteur analyseur de données - Médecin de santé publique ; Collecteur Analyseur de Données</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53C3F0C7" w14:textId="77777777" w:rsidR="0073245C" w:rsidRPr="00DC0042" w:rsidRDefault="0073245C" w:rsidP="0073245C">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC0042">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:t>Ducarroz Simon</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0042">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> : Chercheur (CR) contractuel INSERM - Epidémiologiste social : INSERM- Université Paris Cité</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EF8D9F6" w14:textId="77777777" w:rsidR="0073245C" w:rsidRPr="00DC0042" w:rsidRDefault="0073245C" w:rsidP="0073245C">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC0042">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:t>Feraud Jean</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0042">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> : Représentant du collège des usagers du Comité de démocratie sanitaire de l’Institut national du cancer</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BCE79C6" w14:textId="77777777" w:rsidR="0073245C" w:rsidRPr="00DC0042" w:rsidRDefault="0073245C" w:rsidP="0073245C">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC0042">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">Hequet Delphine </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0042">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>: Chirurgien spécialiste du cancer du sein et gynécologique ; Institut Bourdonnais/Clinique Saint Jean de Dieu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B227EBD" w14:textId="77777777" w:rsidR="0073245C" w:rsidRPr="00DC0042" w:rsidRDefault="0073245C" w:rsidP="0073245C">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC0042">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">Jooste Valérie </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0042">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>: Chercheuse hospitalière Biostatisticienne ; CHU de Dijon ; Registre bourguignon des cancers digestifs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05650263" w14:textId="77777777" w:rsidR="0073245C" w:rsidRPr="00DC0042" w:rsidRDefault="0073245C" w:rsidP="0073245C">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC0042">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">Kempf Emmanuelle </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0042">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>: Praticien hospitalier universitaire ; AP-HP ; CHU Henri Mondor</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F194EC2" w14:textId="77777777" w:rsidR="0073245C" w:rsidRPr="00DC0042" w:rsidRDefault="0073245C" w:rsidP="0073245C">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC0042">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:t>Latouche Aurélien</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0042">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> : Professeur des universités en Statistique ; Conservatoire national des arts et métiers ; Institut Curie</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58EF2431" w14:textId="77777777" w:rsidR="0073245C" w:rsidRPr="00DC0042" w:rsidRDefault="0073245C" w:rsidP="0073245C">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC0042">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">Lefèvre Thomas </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0042">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>: Maître de conférences des universités – Praticien hospitalier ; AP-HP ; Université Sorbonne Paris Nord</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="694C6316" w14:textId="77777777" w:rsidR="0073245C" w:rsidRPr="00DC0042" w:rsidRDefault="0073245C" w:rsidP="0073245C">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC0042">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:t>Menu-Branthomme Axelle</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0042">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> : Médecin, experte des données de santé ; UNICANCER</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3282236D" w14:textId="77777777" w:rsidR="0073245C" w:rsidRPr="00DC0042" w:rsidRDefault="0073245C" w:rsidP="0073245C">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC0042">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">Pauporté Iris </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0042">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>: Directrice de la Recherche, Innovation et Information Scientifique ; Ligue nationale contre le cancer</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4595DDAC" w14:textId="77777777" w:rsidR="0073245C" w:rsidRPr="00DC0042" w:rsidRDefault="0073245C" w:rsidP="0073245C">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC0042">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Poli Marie-Joséphine</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0042">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> : Représentant du collège des usagers du Comité de démocratie sanitaire de l’Institut national du cancer</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2165D77E" w14:textId="77777777" w:rsidR="0073245C" w:rsidRPr="00DC0042" w:rsidRDefault="0073245C" w:rsidP="0073245C">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC0042">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">Quesnot Stéphane </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0042">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>: Médecin Directeur de l’Information médiacle, Direction de l’offre de soins; MGEN</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B08C59A" w14:textId="77777777" w:rsidR="0073245C" w:rsidRPr="00DC0042" w:rsidRDefault="0073245C" w:rsidP="0073245C">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC0042">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">Rouleau Etienne </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0042">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>: Chef de service – service génétique des tumeurs ; Institut Gustave Roussy</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A919410" w14:textId="77777777" w:rsidR="0073245C" w:rsidRPr="00DC0042" w:rsidRDefault="0073245C" w:rsidP="0073245C">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC0042">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Varnier Romain</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0042">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> : Oncologue médical – Consultant des centres de lutte contre le cancer – Doctorant en santé publique ; Centre Léon Bérard</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:p w14:paraId="71F5D481" w14:textId="77777777" w:rsidR="00920B11" w:rsidRPr="00AC72B0" w:rsidRDefault="00920B11" w:rsidP="008D6650">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC72B0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Avis</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EE64DF9" w14:textId="77777777" w:rsidR="00920B11" w:rsidRPr="006A1E45" w:rsidRDefault="00920B11" w:rsidP="008D6650">
       <w:pPr>
         <w:jc w:val="both"/>
@@ -17065,2573 +14664,6116 @@
     <w:p w14:paraId="73EB3582" w14:textId="77777777" w:rsidR="00920B11" w:rsidRDefault="00920B11" w:rsidP="00DA4183">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Le plan scientifique et méthodologique</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2170AA60" w14:textId="77777777" w:rsidR="00920B11" w:rsidRPr="006A1E45" w:rsidRDefault="00920B11" w:rsidP="008D6650">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="006A1E45">
         <w:t>Des remarques peuvent compléter l’avis et sont apportées à titre indicatif par le Comité.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A44D8F2" w14:textId="77777777" w:rsidR="00890987" w:rsidRDefault="00890987" w:rsidP="008D6650">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p w14:paraId="3E43C555" w14:textId="77777777" w:rsidR="00D5289B" w:rsidRDefault="00D5289B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="20"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48F62CD0" w14:textId="014E5DB2" w:rsidR="003F7599" w:rsidRPr="00863BE7" w:rsidRDefault="003F7599" w:rsidP="003F7599">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00863BE7">
+    <w:p w14:paraId="32ECEE0B" w14:textId="2165155E" w:rsidR="00ED64A2" w:rsidRPr="00A10FCF" w:rsidRDefault="00ED64A2" w:rsidP="00ED64A2">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:ind w:left="1296"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="98" w:name="_Toc233046993"/>
+      <w:bookmarkStart w:id="99" w:name="_Toc233047397"/>
+      <w:bookmarkStart w:id="100" w:name="_Toc161407062"/>
+      <w:bookmarkEnd w:id="98"/>
+      <w:commentRangeStart w:id="101"/>
+      <w:r w:rsidRPr="00A10FCF">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Transfert de données vers </w:t>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">Annexe </w:t>
+      </w:r>
+      <w:r>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A10FCF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Transfert de données vers l’entrepôt de données de santé du Registre national des cancers</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="101"/>
+      <w:r w:rsidR="00284A01">
+        <w:rPr>
+          <w:rStyle w:val="Marquedecommentaire"/>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:commentReference w:id="101"/>
+      </w:r>
+      <w:bookmarkEnd w:id="99"/>
+    </w:p>
+    <w:p w14:paraId="52C054EC" w14:textId="3EE47C22" w:rsidR="00284A01" w:rsidRDefault="00284A01" w:rsidP="00692E56">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47B9DDDB" w14:textId="4B674013" w:rsidR="00284A01" w:rsidRDefault="00284A01" w:rsidP="00692E56">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="310F7D7E" w14:textId="77777777" w:rsidR="00284A01" w:rsidRDefault="00284A01" w:rsidP="00692E56">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F5035B4" w14:textId="77777777" w:rsidR="00284A01" w:rsidRDefault="00284A01" w:rsidP="00692E56">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="254BA7CB" w14:textId="3A4E0CDC" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dernière actualisation : 04/05/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6270E3C5" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FDEF248" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47017558" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DFF8BDC" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
+      <w:pPr>
+        <w:pStyle w:val="En-ttedetabledesmatires"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="fr-FR"/>
-[...5 lines deleted...]
-          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tables des matières</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FA5370F" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:drawing>
-[...220 lines deleted...]
-    <w:p w14:paraId="48DC9A4D" w14:textId="77777777" w:rsidR="003F7599" w:rsidRDefault="003F7599" w:rsidP="003F7599">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="303E26DF" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="390"/>
           <w:tab w:val="right" w:leader="dot" w:pos="10456"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:u w:val="single"/>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Sautdindex"/>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:webHidden/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \z \o "1-3" \u \h</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Sautdindex"/>
-          <w:u w:val="single"/>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc185341983" w:history="1">
-        <w:r w:rsidRPr="00E03583">
+      <w:hyperlink r:id="rId18" w:anchor="_Toc228452731" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
             <w:noProof/>
           </w:rPr>
           <w:t>1.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
             <w:caps w:val="0"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:lang w:eastAsia="fr-FR"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00E03583">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
-            <w:noProof/>
-[...1 lines deleted...]
-          <w:t>Préalable :</w:t>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Préalable</w:t>
         </w:r>
         <w:r>
           <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="auto"/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="auto"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc185341983 \h </w:instrText>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228452731 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="auto"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="auto"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00904B96">
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-          <w:t>4</w:t>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="auto"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="52186193" w14:textId="77777777" w:rsidR="003F7599" w:rsidRDefault="00962F1D" w:rsidP="003F7599">
+    <w:p w14:paraId="5B660C8E" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00236A29" w:rsidP="00692E56">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="390"/>
           <w:tab w:val="right" w:leader="dot" w:pos="10456"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc185341984" w:history="1">
-        <w:r w:rsidR="003F7599" w:rsidRPr="00E03583">
+      <w:hyperlink r:id="rId19" w:anchor="_Toc228452732" w:history="1">
+        <w:r w:rsidR="00692E56">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2.</w:t>
         </w:r>
-        <w:r w:rsidR="003F7599">
-          <w:rPr>
+        <w:r w:rsidR="00692E56">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
             <w:caps w:val="0"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:lang w:eastAsia="fr-FR"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003F7599" w:rsidRPr="00E03583">
+        <w:r w:rsidR="00692E56">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Acteurs</w:t>
         </w:r>
-        <w:r w:rsidR="003F7599">
-          <w:rPr>
+        <w:r w:rsidR="00692E56">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="auto"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003F7599">
-          <w:rPr>
+        <w:r w:rsidR="00692E56">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="auto"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="003F7599">
-          <w:rPr>
+        <w:r w:rsidR="00692E56">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...3 lines deleted...]
-          <w:rPr>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228452732 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00692E56">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...2 lines deleted...]
-          <w:rPr>
+            <w:color w:val="auto"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00692E56">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="auto"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00904B96">
-          <w:rPr>
+        <w:r w:rsidR="00692E56">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...3 lines deleted...]
-          <w:rPr>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidR="00692E56">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="auto"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0C6429EF" w14:textId="77777777" w:rsidR="003F7599" w:rsidRDefault="00962F1D" w:rsidP="003F7599">
+    <w:p w14:paraId="74FC91BA" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00236A29" w:rsidP="00692E56">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="390"/>
           <w:tab w:val="right" w:leader="dot" w:pos="10456"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc185341985" w:history="1">
-        <w:r w:rsidR="003F7599" w:rsidRPr="00E03583">
+      <w:hyperlink r:id="rId20" w:anchor="_Toc228452733" w:history="1">
+        <w:r w:rsidR="00692E56">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.</w:t>
         </w:r>
-        <w:r w:rsidR="003F7599">
-          <w:rPr>
+        <w:r w:rsidR="00692E56">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
             <w:caps w:val="0"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:lang w:eastAsia="fr-FR"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003F7599" w:rsidRPr="00E03583">
+        <w:r w:rsidR="00692E56">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Les étapes</w:t>
         </w:r>
-        <w:r w:rsidR="003F7599">
-          <w:rPr>
+        <w:r w:rsidR="00692E56">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="auto"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003F7599">
-          <w:rPr>
+        <w:r w:rsidR="00692E56">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="auto"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="003F7599">
-          <w:rPr>
+        <w:r w:rsidR="00692E56">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...3 lines deleted...]
-          <w:rPr>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228452733 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00692E56">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...2 lines deleted...]
-          <w:rPr>
+            <w:color w:val="auto"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00692E56">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="auto"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00904B96">
-          <w:rPr>
+        <w:r w:rsidR="00692E56">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...3 lines deleted...]
-          <w:rPr>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidR="00692E56">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="auto"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="79A96E04" w14:textId="77777777" w:rsidR="003F7599" w:rsidRDefault="00962F1D" w:rsidP="003F7599">
+    <w:p w14:paraId="186F8D3A" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00236A29" w:rsidP="00692E56">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="390"/>
           <w:tab w:val="right" w:leader="dot" w:pos="10456"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc185341986" w:history="1">
-        <w:r w:rsidR="003F7599" w:rsidRPr="00E03583">
+      <w:hyperlink r:id="rId21" w:anchor="_Toc228452734" w:history="1">
+        <w:r w:rsidR="00692E56">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4.</w:t>
         </w:r>
-        <w:r w:rsidR="003F7599">
-          <w:rPr>
+        <w:r w:rsidR="00692E56">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
             <w:caps w:val="0"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:lang w:eastAsia="fr-FR"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003F7599" w:rsidRPr="00E03583">
+        <w:r w:rsidR="00692E56">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Détail du processus</w:t>
         </w:r>
-        <w:r w:rsidR="003F7599">
-          <w:rPr>
+        <w:r w:rsidR="00692E56">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="auto"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003F7599">
-          <w:rPr>
+        <w:r w:rsidR="00692E56">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="auto"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="003F7599">
-          <w:rPr>
+        <w:r w:rsidR="00692E56">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...3 lines deleted...]
-          <w:rPr>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228452734 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00692E56">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...2 lines deleted...]
-          <w:rPr>
+            <w:color w:val="auto"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00692E56">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="auto"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00904B96">
-          <w:rPr>
+        <w:r w:rsidR="00692E56">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...3 lines deleted...]
-          <w:rPr>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidR="00692E56">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="auto"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="73EE987E" w14:textId="77777777" w:rsidR="003F7599" w:rsidRDefault="003F7599" w:rsidP="003F7599">
+    <w:p w14:paraId="0A8998E7" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00236A29" w:rsidP="00692E56">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="561"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="10456"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="235D2285" w14:textId="77777777" w:rsidR="003F7599" w:rsidRDefault="003F7599" w:rsidP="003F7599">
+      <w:hyperlink r:id="rId22" w:anchor="_Toc228452735" w:history="1">
+        <w:r w:rsidR="00692E56">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b/>
+            <w:bCs/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>4.1.</w:t>
+        </w:r>
+        <w:r w:rsidR="00692E56">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+            <w:b/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:lang w:eastAsia="fr-FR"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00692E56">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b/>
+            <w:bCs/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Préparation du transfert de données | Utilisation de l’outil KLEOPATRA</w:t>
+        </w:r>
+        <w:r w:rsidR="00692E56">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00692E56">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00692E56">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228452735 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00692E56">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00692E56">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00692E56">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r w:rsidR="00692E56">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5BBB9D8C" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00236A29" w:rsidP="00692E56">
+      <w:pPr>
+        <w:pStyle w:val="TM2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="561"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="10456"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Lienhypertexte"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId23" w:anchor="_Toc228452737" w:history="1">
+        <w:r w:rsidR="00692E56">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b/>
+            <w:bCs/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>4.2.</w:t>
+        </w:r>
+        <w:r w:rsidR="00692E56">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+            <w:b/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:lang w:eastAsia="fr-FR"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00692E56">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b/>
+            <w:bCs/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Préparation du transfert de données | Utilisation du chiffrement/déchiffrement via l’espace d’échange</w:t>
+        </w:r>
+        <w:r w:rsidR="00692E56">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00692E56">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00692E56">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228452737 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00692E56">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00692E56">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00692E56">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r w:rsidR="00692E56">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4797F693" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56"/>
+    <w:p w14:paraId="2BDB42C4" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00236A29" w:rsidP="00692E56">
+      <w:pPr>
+        <w:pStyle w:val="TM1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="10456"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId24" w:anchor="_Toc228452739" w:history="1">
+        <w:r w:rsidR="00692E56">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Annexe 1 | Processus de création de clé GPG avec Kleopatra</w:t>
+        </w:r>
+        <w:r w:rsidR="00692E56">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00692E56">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00692E56">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228452739 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00692E56">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00692E56">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00692E56">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r w:rsidR="00692E56">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="159D191F" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00236A29" w:rsidP="00692E56">
+      <w:pPr>
+        <w:pStyle w:val="TM1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="10456"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId25" w:anchor="_Toc228452744" w:history="1">
+        <w:r w:rsidR="00692E56">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Annexe 2 | Processus de création de la zone d’importation avec génération de clé GPG via l’espace d’échange</w:t>
+        </w:r>
+        <w:r w:rsidR="00692E56">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00692E56">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00692E56">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228452744 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00692E56">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00692E56">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00692E56">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r w:rsidR="00692E56">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="46D96B6A" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00236A29" w:rsidP="00692E56">
+      <w:pPr>
+        <w:pStyle w:val="TM1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="10456"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId26" w:anchor="_Toc228452745" w:history="1">
+        <w:r w:rsidR="00692E56">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Annexe 3 | Espace de transfert bluefiles</w:t>
+        </w:r>
+        <w:r w:rsidR="00692E56">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00692E56">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00692E56">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228452745 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00692E56">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00692E56">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00692E56">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r w:rsidR="00692E56">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1DFAA158" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00236A29" w:rsidP="00692E56">
+      <w:pPr>
+        <w:pStyle w:val="TM1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="10456"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId27" w:anchor="_Toc228452746" w:history="1">
+        <w:r w:rsidR="00692E56">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Annexe 4 | Modèle minimal fiche de transfert</w:t>
+        </w:r>
+        <w:r w:rsidR="00692E56">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00692E56">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00692E56">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228452746 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00692E56">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00692E56">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00692E56">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r w:rsidR="00692E56">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="330C6CA9" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47020ED3" w14:textId="77777777" w:rsidR="003F7599" w:rsidRDefault="003F7599" w:rsidP="003F7599"/>
-[...4 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="7EB15201" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73A3DC8F" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70513EE0" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77E60AFC" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
           <w:b/>
-          <w:sz w:val="32"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="138B862D" w14:textId="77777777" w:rsidR="003F7599" w:rsidRDefault="003F7599" w:rsidP="003F7599">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F40703D" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="761EB663" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:rFonts w:ascii="Marianne Light" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Marianne Light" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1347F931" w14:textId="1BCB0638" w:rsidR="00692E56" w:rsidRPr="00284A01" w:rsidRDefault="00692E56" w:rsidP="00284A01">
+      <w:pPr>
+        <w:pStyle w:val="En-ttedetabledesmatires"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
           <w:sz w:val="24"/>
-          <w:szCs w:val="28"/>
-[...28 lines deleted...]
-          <w:rStyle w:val="Titredulivre"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="102" w:name="_Toc228452731"/>
+      <w:r w:rsidRPr="00284A01">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>1.  Préalable :</w:t>
-[...215 lines deleted...]
-    <w:p w14:paraId="313F3221" w14:textId="2E150822" w:rsidR="003F7599" w:rsidRPr="00863BE7" w:rsidRDefault="003F7599" w:rsidP="003F7599">
+        <w:t>Préalable</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="102"/>
+    </w:p>
+    <w:p w14:paraId="4B2F7EC7" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="6072F12E" w14:textId="77777777" w:rsidR="003F7599" w:rsidRPr="00863BE7" w:rsidRDefault="003F7599" w:rsidP="003F7599">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Le dépôt de données extérieures dans l’EDS-RNC doit se faire dans le cadre d’un projet d’étude ayant reçu un avis favorable du Comité scientifique et éthique du RNC (CSE-RNC) et du Cesrees (ou anciennement du Cerees) et autorisé par la CNIL. Pour les projets anciens, l’avis du CSE-RNC peut faire défaut.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="781F780C" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:bCs/>
-[...9 lines deleted...]
-    <w:p w14:paraId="349B5FB5" w14:textId="77777777" w:rsidR="003F7599" w:rsidRPr="00863BE7" w:rsidRDefault="003F7599" w:rsidP="003F7599">
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A4D69CE" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:bCs/>
-[...34 lines deleted...]
-    <w:p w14:paraId="49BA3C2B" w14:textId="77777777" w:rsidR="003F7599" w:rsidRPr="00863BE7" w:rsidRDefault="003F7599" w:rsidP="003F7599">
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>En cas de données à caractère personnel (ci-après « Données »), un contrat de transfert entre l’INCa et l’organisme associé aura été préalablement signé.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36E0F102" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
+      <w:pPr>
+        <w:pStyle w:val="Puceniv01"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E8AA627" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
+      <w:pPr>
+        <w:pStyle w:val="Puceniv01"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le transfert de Données doit obligatoirement porter sur des Données </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>préalablement chiffrées</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et suivre les recommandations en vigueur sur le niveau de chiffrement. Actuellement le système de chiffrement asymétrique utilisé est celui de GNU Privacy Guard (GPG). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58150A7F" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
+      <w:pPr>
+        <w:pStyle w:val="Puceniv01"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A408C5E" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
+      <w:pPr>
+        <w:pStyle w:val="Puceniv01"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+        </w:rPr>
+        <w:t>Il peut être géré de différentes façons ; deux options à disposition à l’INCa :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5955D102" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="57"/>
+          <w:numId w:val="60"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Clés générées via des outils comme « KLEOPATRA » présent sur le site GPG4WIN.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C4011EB" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="60"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Clés générées via l’espace d’échange</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50FC3631" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:ind w:left="1428"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76B7DD20" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
+      <w:pPr>
+        <w:pStyle w:val="Puceniv01"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+        </w:rPr>
+        <w:t>Le chiffrement hybride peut être utilisé pour de gros volumes de données.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06AB00FA" w14:textId="6E78E366" w:rsidR="00692E56" w:rsidRPr="00284A01" w:rsidRDefault="00692E56" w:rsidP="00284A01">
+      <w:pPr>
+        <w:pStyle w:val="En-ttedetabledesmatires"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="103" w:name="_Toc228452732"/>
+      <w:r w:rsidRPr="00284A01">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Acteurs</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="103"/>
+    </w:p>
+    <w:p w14:paraId="69511D1B" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
+      <w:pPr>
+        <w:pStyle w:val="Puceniv01"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="61"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+        </w:rPr>
+        <w:t>INCa-DES : Département données et évaluation en santé</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67D68E0A" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
+      <w:pPr>
+        <w:pStyle w:val="Puceniv01"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="61"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+        </w:rPr>
+        <w:t>INCa-SJ : Service juridique</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D1411CA" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
+      <w:pPr>
+        <w:pStyle w:val="Puceniv01"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="61"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+        </w:rPr>
+        <w:t>INCa-DSI : Département des systèmes d’information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75FB4B65" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
+      <w:pPr>
+        <w:pStyle w:val="Puceniv01"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="61"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+        </w:rPr>
+        <w:t>Extérieur : organisme extérieur transmettant les données</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="448859CD" w14:textId="77777777" w:rsidR="00692E56" w:rsidRPr="00284A01" w:rsidRDefault="00692E56" w:rsidP="00284A01">
+      <w:pPr>
+        <w:pStyle w:val="En-ttedetabledesmatires"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="104" w:name="_Toc228452733"/>
+      <w:r w:rsidRPr="00284A01">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Les étapes</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="104"/>
+      <w:r w:rsidRPr="00284A01">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DE9EDE8" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Une fois les différents contacts identifiés (source et destination), le processus de transfert de Données est initié.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5258AE5A" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Les différentes étapes de la procédure sont les suivantes :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F25A111" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51A0D201" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Préparation du transfert de Données :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21A55F7C" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="62"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Génération des clés : clé publique et clé privée</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08A323E7" w14:textId="77777777" w:rsidR="003F7599" w:rsidRPr="00104257" w:rsidRDefault="003F7599" w:rsidP="003F7599">
+    <w:p w14:paraId="604CD9D5" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="57"/>
+          <w:numId w:val="62"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Transmission de la clé publique</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75A50611" w14:textId="77777777" w:rsidR="003F7599" w:rsidRPr="00863BE7" w:rsidRDefault="003F7599" w:rsidP="003F7599">
+    <w:p w14:paraId="7F4DACA6" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="57"/>
+          <w:numId w:val="62"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Validation de la réception des clés</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56E6C05F" w14:textId="77777777" w:rsidR="003F7599" w:rsidRDefault="003F7599" w:rsidP="003F7599">
+    <w:p w14:paraId="61E54833" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="57"/>
+          <w:numId w:val="62"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Chiffrement d’un document de test</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D6EE2A3" w14:textId="77777777" w:rsidR="003F7599" w:rsidRPr="00863BE7" w:rsidRDefault="003F7599" w:rsidP="003F7599">
+    <w:p w14:paraId="340FBBF2" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="57"/>
+          <w:numId w:val="62"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Réception et déchiffrement du document de test</w:t>
       </w:r>
-      <w:r w:rsidRPr="00863BE7" w:rsidDel="00104257">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51F97728" w14:textId="45F0B27E" w:rsidR="003F7599" w:rsidRPr="00863BE7" w:rsidRDefault="003F7599" w:rsidP="003F7599">
+    <w:p w14:paraId="5AAA1093" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...17 lines deleted...]
-    <w:p w14:paraId="6A5D21C1" w14:textId="77777777" w:rsidR="003F7599" w:rsidRPr="00863BE7" w:rsidRDefault="003F7599" w:rsidP="003F7599">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ensuite pour chaque transfert de Données :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="494AB330" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="57"/>
+          <w:numId w:val="62"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Chiffrement des données et transmission des données</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11E4DC5B" w14:textId="77777777" w:rsidR="003F7599" w:rsidRDefault="003F7599" w:rsidP="003F7599">
+    <w:p w14:paraId="51C925D5" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="57"/>
+          <w:numId w:val="62"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Réception et déchiffrement des données</w:t>
       </w:r>
-      <w:r w:rsidDel="00104257">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13E65079" w14:textId="77777777" w:rsidR="003F7599" w:rsidRDefault="003F7599" w:rsidP="003F7599">
+    <w:p w14:paraId="2CBD3DB6" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72F54715" w14:textId="0BFBF2C1" w:rsidR="00692E56" w:rsidRPr="00284A01" w:rsidRDefault="00692E56" w:rsidP="00284A01">
+      <w:pPr>
+        <w:pStyle w:val="En-ttedetabledesmatires"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="105" w:name="_Toc228452734"/>
+      <w:r w:rsidRPr="00284A01">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Détail du processus</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="105"/>
+    </w:p>
+    <w:p w14:paraId="46B4D3E9" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22325F0C" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:br w:type="page"/>
-[...4 lines deleted...]
-        <w:pStyle w:val="Titre3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Le processus est détaillé en fonction des deux options de chiffrement mises à disposition à l’INCa :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01751B31" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="63"/>
         </w:numPr>
-        <w:ind w:left="1440" w:hanging="720"/>
-[...2 lines deleted...]
-          <w:rFonts w:cstheme="minorBidi"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Utilisation de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Marianne Light" w:cstheme="majorBidi"/>
           <w:b/>
-          <w:iCs/>
-[...31 lines deleted...]
-        <w:pStyle w:val="Titre4"/>
+          <w:bCs/>
+          <w:color w:val="9D1280"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>l’outil KLEOPATRA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04A0D363" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="63"/>
         </w:numPr>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="137"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Utilisation du chiffrement/déchiffrement via </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Marianne Light" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="9D1280"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>l’espace d’échange</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. Cette deuxième option nécessite la création d’un espace d’import et que l’Extérieur ait un accès à l’espace d’échange défini en amont.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28DA335E" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55F1572D" w14:textId="0566A2D7" w:rsidR="00692E56" w:rsidRPr="00284A01" w:rsidRDefault="00692E56" w:rsidP="00284A01">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="106" w:name="_Toc228452735"/>
+      <w:bookmarkStart w:id="107" w:name="_Toc233046370"/>
+      <w:r w:rsidRPr="00284A01">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Préparation du transfert de données | </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00284A01">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>Utilisation de l’outil KLEOPATRA</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="106"/>
+      <w:bookmarkEnd w:id="107"/>
+    </w:p>
+    <w:p w14:paraId="26AA327A" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
-        <w:tblW w:w="9679" w:type="dxa"/>
+        <w:tblW w:w="9675" w:type="dxa"/>
         <w:tblInd w:w="720" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2252"/>
-        <w:gridCol w:w="7427"/>
+        <w:gridCol w:w="2251"/>
+        <w:gridCol w:w="7424"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003F7599" w:rsidRPr="00863BE7" w14:paraId="42923A2E" w14:textId="77777777" w:rsidTr="006C09AA">
+      <w:tr w:rsidR="00692E56" w14:paraId="6272CFAA" w14:textId="77777777" w:rsidTr="00692E56">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9679" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4604D5FE" w14:textId="77777777" w:rsidR="003F7599" w:rsidRPr="00863BE7" w:rsidRDefault="003F7599" w:rsidP="003F7599">
+          <w:p w14:paraId="6A5F3B4C" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="26"/>
+                <w:numId w:val="64"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="131" w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00863BE7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Génération des clés : clé publique et clé privée</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F7599" w:rsidRPr="00863BE7" w14:paraId="26210ADA" w14:textId="77777777" w:rsidTr="006C09AA">
+      <w:tr w:rsidR="00692E56" w14:paraId="6E08B125" w14:textId="77777777" w:rsidTr="00692E56">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2252" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7ECEC66E" w14:textId="77777777" w:rsidR="003F7599" w:rsidRDefault="003F7599" w:rsidP="006C09AA">
+          <w:p w14:paraId="69958CAA" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
-[...8 lines deleted...]
-              <w:t>-DES</w:t>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>INCa-DES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7427" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5D9F745A" w14:textId="77777777" w:rsidR="003F7599" w:rsidRPr="00863BE7" w:rsidRDefault="003F7599" w:rsidP="006C09AA">
+          <w:p w14:paraId="294242C8" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:spacing w:after="120"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00863BE7">
-[...3 lines deleted...]
-              <w:t>Génère l’espace d’importation et l’option de chiffrement désirée.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Génère les clés dédiées au transfert en utilisant l’outil KLEOPATRA présent dans la bulle sécurisée (environnement Citrix) (</w:t>
             </w:r>
-          </w:p>
-[...13 lines deleted...]
-              <w:t>Définit l’utilisateur responsable du transfert par son adresse mail</w:t>
+            <w:hyperlink r:id="rId28" w:anchor="_Annexe_1_:" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t>cf. Annexe 1</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F7599" w:rsidRPr="00863BE7" w14:paraId="062F9B60" w14:textId="77777777" w:rsidTr="006C09AA">
+    </w:tbl>
+    <w:p w14:paraId="5E80C503" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblW w:w="9675" w:type="dxa"/>
+        <w:tblInd w:w="720" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2251"/>
+        <w:gridCol w:w="7424"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00692E56" w14:paraId="28FDF7F1" w14:textId="77777777" w:rsidTr="00692E56">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9679" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5CAA23E3" w14:textId="77777777" w:rsidR="003F7599" w:rsidRPr="00863BE7" w:rsidRDefault="003F7599" w:rsidP="003F7599">
+          <w:p w14:paraId="0D12E593" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="26"/>
+                <w:numId w:val="64"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="131" w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00863BE7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Transmission de la clé publique </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F7599" w:rsidRPr="00863BE7" w14:paraId="642F76B2" w14:textId="77777777" w:rsidTr="006C09AA">
+      <w:tr w:rsidR="00692E56" w14:paraId="0CDC0FA5" w14:textId="77777777" w:rsidTr="00692E56">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2252" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6B687888" w14:textId="77777777" w:rsidR="003F7599" w:rsidRDefault="003F7599" w:rsidP="006C09AA">
+          <w:p w14:paraId="321DB397" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
-[...1 lines deleted...]
-              <w:t>Espace d’échange (étape automatique)</w:t>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>INCa-DES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7427" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="21E4DE43" w14:textId="77777777" w:rsidR="003F7599" w:rsidRPr="00863BE7" w:rsidRDefault="003F7599" w:rsidP="006C09AA">
+          <w:p w14:paraId="387F75EE" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00863BE7">
-[...3 lines deleted...]
-              <w:t>L’espace d’échange génère la clef publique le cas échéant et la transmet par mail à l’utilisateur responsable du transfert.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Adresse par messagerie électronique la clé publique générée ainsi que le lien de l’espace BlueFiles à Extérieur (</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:anchor="_Annexe_3_Espace" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t>cf. Annexe 3</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F7599" w:rsidRPr="00863BE7" w14:paraId="16FA756C" w14:textId="77777777" w:rsidTr="006C09AA">
+    </w:tbl>
+    <w:p w14:paraId="7150DACB" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblW w:w="9675" w:type="dxa"/>
+        <w:tblInd w:w="720" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2251"/>
+        <w:gridCol w:w="7424"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00692E56" w14:paraId="3C37BA29" w14:textId="77777777" w:rsidTr="00692E56">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9679" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0BE97A03" w14:textId="77777777" w:rsidR="003F7599" w:rsidRPr="00863BE7" w:rsidRDefault="003F7599" w:rsidP="003F7599">
+          <w:p w14:paraId="45E6A43E" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="26"/>
+                <w:numId w:val="64"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="131" w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00863BE7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Validation de la réception des clés </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F7599" w:rsidRPr="00863BE7" w14:paraId="1840B5EB" w14:textId="77777777" w:rsidTr="006C09AA">
+      <w:tr w:rsidR="00692E56" w14:paraId="2B1B0249" w14:textId="77777777" w:rsidTr="00692E56">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2252" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="217769C8" w14:textId="77777777" w:rsidR="003F7599" w:rsidRDefault="003F7599" w:rsidP="006C09AA">
+          <w:p w14:paraId="40ED965A" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Extérieur</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7427" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7D21E44F" w14:textId="77777777" w:rsidR="003F7599" w:rsidRPr="00863BE7" w:rsidRDefault="003F7599" w:rsidP="006C09AA">
+          <w:p w14:paraId="75ADE444" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00863BE7">
-[...3 lines deleted...]
-              <w:t>Confirme la bonne réception de la clé par contact téléphonique</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confirme, par mail à INCa-DES, la bonne réception de la clé publique et du lien BlueFiles </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F7599" w:rsidRPr="00863BE7" w14:paraId="7694D4E9" w14:textId="77777777" w:rsidTr="006C09AA">
+    </w:tbl>
+    <w:p w14:paraId="46336E7B" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblW w:w="9675" w:type="dxa"/>
+        <w:tblInd w:w="720" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2251"/>
+        <w:gridCol w:w="7424"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00692E56" w14:paraId="41529D09" w14:textId="77777777" w:rsidTr="00692E56">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9679" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="058FBEBC" w14:textId="77777777" w:rsidR="003F7599" w:rsidRPr="00863BE7" w:rsidRDefault="003F7599" w:rsidP="003F7599">
+          <w:p w14:paraId="3E2234DB" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="26"/>
+                <w:numId w:val="64"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="131" w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00863BE7">
-[...3 lines deleted...]
-              <w:t>Chiffrement d’un document de test</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Chiffrement d’un document TEST</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F7599" w:rsidRPr="00863BE7" w14:paraId="418B67C4" w14:textId="77777777" w:rsidTr="006C09AA">
+      <w:tr w:rsidR="00692E56" w14:paraId="57BD28D6" w14:textId="77777777" w:rsidTr="00692E56">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2252" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="46B8EBB3" w14:textId="77777777" w:rsidR="003F7599" w:rsidRDefault="003F7599" w:rsidP="006C09AA">
+          <w:p w14:paraId="195F3631" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Extérieur</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7427" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F371203" w14:textId="7A0DB580" w:rsidR="003F7599" w:rsidRPr="00863BE7" w:rsidRDefault="003F7599" w:rsidP="006C09AA">
+          <w:p w14:paraId="74AEBA0F" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chiffre avec la clé publique un document TEST </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>NE CONTENANT PAS DE DONNEES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> à transférer.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E24BD7E" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rStyle w:val="LienInternet"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’outil «KLEOPATRA» disponible sur le site de GPG4WIN peut être utilisé si Extérieur ne possède pas d’outils </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t>https://gpg4win.org/download.html</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="12868848" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:spacing w:after="120"/>
               <w:ind w:left="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00863BE7">
-[...53 lines deleted...]
-            </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="3EBACAB7" w14:textId="77777777" w:rsidR="003F7599" w:rsidRPr="00863BE7" w:rsidRDefault="003F7599" w:rsidP="006C09AA">
+          <w:p w14:paraId="4E26EF39" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56">
             <w:pPr>
-              <w:spacing w:after="120"/>
-              <w:rPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3" w:themeFill="background2" w:themeFillShade="E6"/>
+              <w:ind w:left="748"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00863BE7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Pour chiffrer, clic droit sur le fichier et sélectionner « Signer et chiffrer » :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1EFFAF37" w14:textId="77777777" w:rsidR="003F7599" w:rsidRPr="00863BE7" w:rsidRDefault="003F7599" w:rsidP="006C09AA">
+          <w:p w14:paraId="46B438F8" w14:textId="058D9971" w:rsidR="00692E56" w:rsidRDefault="00692E56">
             <w:pPr>
-              <w:spacing w:after="120"/>
-              <w:rPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3" w:themeFill="background2" w:themeFillShade="E6"/>
+              <w:ind w:left="748"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00863BE7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Dans la fenêtre, sélectionner uniquement « Chiffrer pour d’autres » et cliquer sur </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
                 <w:noProof/>
-                <w:lang w:eastAsia="fr-FR"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6CA2C18A" wp14:editId="3AE7AC77">
-[...2 lines deleted...]
-                  <wp:docPr id="2" name="Image 2" descr="cid:image002.png@01D78EC9.329A6970"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="66678B30" wp14:editId="0612427E">
+                  <wp:extent cx="352425" cy="228600"/>
+                  <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+                  <wp:docPr id="22" name="Image 22"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2" name="Image 2" descr="cid:image002.png@01D78EC9.329A6970"/>
+                          <pic:cNvPr id="0" name="Image 2"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId19"/>
+                          <a:blip r:embed="rId31">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="354965" cy="231775"/>
+                            <a:ext cx="352425" cy="228600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51F19790" w14:textId="77777777" w:rsidR="003F7599" w:rsidRPr="00863BE7" w:rsidRDefault="003F7599" w:rsidP="006C09AA">
+          <w:p w14:paraId="0AFA6514" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56">
             <w:pPr>
-              <w:spacing w:after="120"/>
-              <w:rPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3" w:themeFill="background2" w:themeFillShade="E6"/>
+              <w:ind w:left="748"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00863BE7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
                 <w:i/>
                 <w:iCs/>
-              </w:rPr>
-              <w:t xml:space="preserve">Sélectionner la clé publique transmise par </w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Sélectionner la clé publique transmise par l’INCa</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri"/>
+          </w:p>
+          <w:p w14:paraId="430461B8" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3" w:themeFill="background2" w:themeFillShade="E6"/>
+              <w:ind w:left="748"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
                 <w:i/>
                 <w:iCs/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
                 <w:i/>
                 <w:iCs/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Cliquer sur « Chiffrer » dans la fenêtre</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6FAE67DB" w14:textId="77777777" w:rsidR="003F7599" w:rsidRPr="00863BE7" w:rsidRDefault="003F7599" w:rsidP="006C09AA">
+          <w:p w14:paraId="1A25A531" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="313EF802" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              <w:ind w:left="740"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00863BE7">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Le fichier est chiffré </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le fichier est chiffré en .gpg et prêt à être déposé sur </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...4 lines deleted...]
-              <w:t>en .</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>l’espace BlueFiles</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...150 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
-[...28 lines deleted...]
-              <w:t>Dans la bulle cible, dans le répertoire défini à la création de l’espace d’import, vérifier la bonne réception du fichier test déchiffré</w:t>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3B275A6B" w14:textId="77777777" w:rsidR="003F7599" w:rsidRPr="00863BE7" w:rsidRDefault="003F7599" w:rsidP="003F7599">
-[...26 lines deleted...]
-      <w:bookmarkEnd w:id="139"/>
+    <w:p w14:paraId="0ED477DB" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
-        <w:tblW w:w="9679" w:type="dxa"/>
+        <w:tblW w:w="9675" w:type="dxa"/>
         <w:tblInd w:w="720" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2252"/>
-        <w:gridCol w:w="7427"/>
+        <w:gridCol w:w="2251"/>
+        <w:gridCol w:w="7424"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003F7599" w:rsidRPr="00863BE7" w14:paraId="27A8DFD9" w14:textId="77777777" w:rsidTr="006C09AA">
+      <w:tr w:rsidR="00692E56" w14:paraId="06D0E1A2" w14:textId="77777777" w:rsidTr="00692E56">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9679" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4F2DB5EB" w14:textId="77777777" w:rsidR="003F7599" w:rsidRPr="00863BE7" w:rsidRDefault="003F7599" w:rsidP="003F7599">
+          <w:p w14:paraId="0806C56F" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="26"/>
+                <w:numId w:val="64"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="131" w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00863BE7">
-[...3 lines deleted...]
-              <w:t>Chiffrement des données et transmission des données</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Transfert via Bluefiles</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F7599" w:rsidRPr="00863BE7" w14:paraId="1E6DC9F9" w14:textId="77777777" w:rsidTr="006C09AA">
+      <w:tr w:rsidR="00692E56" w14:paraId="7F06243E" w14:textId="77777777" w:rsidTr="00692E56">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2252" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="14A05BC1" w14:textId="77777777" w:rsidR="003F7599" w:rsidRPr="0091762E" w:rsidRDefault="003F7599" w:rsidP="006C09AA">
+          <w:p w14:paraId="166CC112" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56">
             <w:pPr>
-              <w:pStyle w:val="Paragraphedeliste"/>
-[...3 lines deleted...]
-                <w:highlight w:val="red"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002C7379">
-[...3 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>Extérieur</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7427" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="66ECBF5F" w14:textId="77777777" w:rsidR="003F7599" w:rsidRPr="00863BE7" w:rsidRDefault="003F7599" w:rsidP="006C09AA">
+          <w:p w14:paraId="65379260" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Se connecte à l’espace BlueFiles (</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:anchor="_Annexe_3_Espace" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t>cf. Annexe 3</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">). </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FF7479E" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Dépose le fichier TEST chiffré dans l’espace BlueFiles.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C832A99" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Prévient INCa-DES par mail quand le fichier TEST chiffré est déposé.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="29A957AF" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6095A379" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblW w:w="9675" w:type="dxa"/>
+        <w:tblInd w:w="720" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2251"/>
+        <w:gridCol w:w="7424"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00692E56" w14:paraId="7C0C5C0F" w14:textId="77777777" w:rsidTr="00692E56">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9679" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="67AD3D0F" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="64"/>
+              </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="131" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Réception, transfert vers la bulle sécurisée et déchiffrement du document TEST</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00692E56" w14:paraId="34E225BB" w14:textId="77777777" w:rsidTr="00692E56">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2252" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0134B612" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>INCa-DES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7427" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E398583" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:spacing w:after="120"/>
               <w:ind w:left="34"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00863BE7">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Chiffrer le fichier à transférer suivant le mode sélectionné. </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Créé le répertoire ad’ hoc dans G:/ dans la bulle sécurisée (environnement Citrix)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23768B8F" w14:textId="77777777" w:rsidR="003F7599" w:rsidRPr="00863BE7" w:rsidRDefault="003F7599" w:rsidP="006C09AA">
+          <w:p w14:paraId="5FC3DC8A" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:spacing w:after="120"/>
               <w:ind w:left="34"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
+                <w:rStyle w:val="Lienhypertexte"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00863BE7">
-[...3 lines deleted...]
-              <w:t>Procéder comme pour le fichier test.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Récupère le fichier TEST chiffré sur l’espace BlueFiles et le transfert vers le répertoire ad’ hoc du serveur G:/ dans la bulle sécurisée (environnement Citrix) au moyen de sa zone d’importation</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:anchor="_Annexe_2_:" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Appelnotedebasdep"/>
+                  <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:footnoteReference w:id="8"/>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t>(cf.</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t>Annexe 2)</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. </w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="15D4C3F2" w14:textId="77777777" w:rsidR="003F7599" w:rsidRPr="00863BE7" w:rsidRDefault="003F7599" w:rsidP="006C09AA">
+          <w:p w14:paraId="77F0794A" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:spacing w:after="120"/>
               <w:ind w:left="34"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00863BE7">
-[...3 lines deleted...]
-              <w:t>Le fichier est prêt à être déposé dans l’espace d’échange</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Déchiffre le fichier TEST au moyen de KLEOPATRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F69FFF2" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="34"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Confirme à Extérieur par mail la bonne réception du fichier TEST.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="008CCEB2" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="34"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Supprime le fichier TEST chiffré de l’espace BlueFiles.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F7599" w:rsidRPr="00863BE7" w14:paraId="6F01C760" w14:textId="77777777" w:rsidTr="006C09AA">
+    </w:tbl>
+    <w:p w14:paraId="7AE9CE8E" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76A62A00" w14:textId="7BF23761" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00284A01">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Accentuationintense"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="108" w:name="_Toc228289487"/>
+      <w:bookmarkStart w:id="109" w:name="_Toc228452736"/>
+      <w:bookmarkStart w:id="110" w:name="_Toc233046371"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Accentuationintense"/>
+        </w:rPr>
+        <w:t>Ensuite pour chaque transfert de données :</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="108"/>
+      <w:bookmarkEnd w:id="109"/>
+      <w:bookmarkEnd w:id="110"/>
+    </w:p>
+    <w:p w14:paraId="5FA62B1F" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblW w:w="9675" w:type="dxa"/>
+        <w:tblInd w:w="720" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2251"/>
+        <w:gridCol w:w="7424"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00692E56" w14:paraId="6A56653F" w14:textId="77777777" w:rsidTr="00692E56">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9679" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="04D13E79" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="64"/>
+              </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="131" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Chiffrement des données et transmission des données</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00692E56" w14:paraId="1B3A5B83" w14:textId="77777777" w:rsidTr="00692E56">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2252" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="74EA0BA1" w14:textId="77777777" w:rsidR="003F7599" w:rsidRDefault="003F7599" w:rsidP="006C09AA">
+          <w:p w14:paraId="0F77120F" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="red"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Extérieur</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7427" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="51CD05D7" w14:textId="77777777" w:rsidR="003F7599" w:rsidRPr="00863BE7" w:rsidRDefault="003F7599" w:rsidP="006C09AA">
+          <w:p w14:paraId="65FC79B3" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:spacing w:after="120"/>
               <w:ind w:left="34"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00863BE7">
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> du fichier chiffré allant être déposé :</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chiffre le fichier de données à transférer suivant le mode sélectionné. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4165E7BD" w14:textId="77777777" w:rsidR="003F7599" w:rsidRPr="00863BE7" w:rsidRDefault="003F7599" w:rsidP="003F7599">
+          <w:p w14:paraId="21D5C755" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
-              <w:numPr>
-[...5 lines deleted...]
-              <w:ind w:left="318"/>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="34"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00863BE7">
-[...26 lines deleted...]
-              <w:t>)</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Procède comme pour le fichier TEST.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D78274E" w14:textId="77777777" w:rsidR="003F7599" w:rsidRPr="00863BE7" w:rsidRDefault="003F7599" w:rsidP="003F7599">
+          <w:p w14:paraId="214CD2A9" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
-              <w:numPr>
-[...5 lines deleted...]
-              <w:ind w:left="318"/>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="34"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-              <w:t>copie</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dépose le fichier de données chiffré dans </w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> au DPO (</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>l’espace BlueFiles</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23">
-[...43 lines deleted...]
-              <w:t xml:space="preserve"> la nature des données, le descriptif, leur périmètre et la période couverte, la durée de conservation sous forme d’une fiche de transfert dont le modèle figure en annexe 3 de la convention.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F7599" w:rsidRPr="00863BE7" w14:paraId="2DE08BDB" w14:textId="77777777" w:rsidTr="006C09AA">
+      <w:tr w:rsidR="00692E56" w14:paraId="5DA084BF" w14:textId="77777777" w:rsidTr="00692E56">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2252" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="324AABC1" w14:textId="77777777" w:rsidR="003F7599" w:rsidRDefault="003F7599" w:rsidP="006C09AA">
+          <w:p w14:paraId="28D57A52" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Extérieur</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7427" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="75ABEAF2" w14:textId="77777777" w:rsidR="003F7599" w:rsidRPr="00863BE7" w:rsidRDefault="003F7599" w:rsidP="006C09AA">
+          <w:p w14:paraId="20C26B71" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56">
             <w:pPr>
-              <w:pStyle w:val="Paragraphedeliste"/>
               <w:spacing w:after="120"/>
-              <w:ind w:left="0"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00863BE7">
-[...3 lines deleted...]
-              <w:t>Se connecter à l’espace d’échange (</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Prévient par mail INCa-DES du fichier chiffré allant être déposé :</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-              <w:r w:rsidRPr="00863BE7">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> en précisant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> la nature des données, le descriptif, leur périmètre et la période couverte, la durée de conservation sous forme d’une fiche de transfert (modèle minimal en </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:anchor="_Annexe_4_|" w:history="1">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
-                  <w:rFonts w:eastAsia="Calibri"/>
+                  <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:t>https://echange-pdc-rec.e-cancer.fr/</w:t>
+                <w:t>Annexe 4</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00863BE7">
-[...19 lines deleted...]
-              <w:t>Déposer le fichier chiffré dans l’espace d’échange</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F7599" w:rsidRPr="00863BE7" w14:paraId="42188734" w14:textId="77777777" w:rsidTr="006C09AA">
+    </w:tbl>
+    <w:p w14:paraId="72118427" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblW w:w="9675" w:type="dxa"/>
+        <w:tblInd w:w="720" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2251"/>
+        <w:gridCol w:w="7424"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00692E56" w14:paraId="3397B3F5" w14:textId="77777777" w:rsidTr="00692E56">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9679" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1A622455" w14:textId="77777777" w:rsidR="003F7599" w:rsidRPr="00863BE7" w:rsidRDefault="003F7599" w:rsidP="003F7599">
+          <w:p w14:paraId="2507B42C" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="26"/>
+                <w:numId w:val="64"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="131" w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00863BE7">
-[...3 lines deleted...]
-              <w:t>Réception et déchiffrement des données</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Réception, transfert vers la bulle sécurisée et déchiffrement des données</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F7599" w:rsidRPr="00863BE7" w14:paraId="5F493FB2" w14:textId="77777777" w:rsidTr="006C09AA">
+      <w:tr w:rsidR="00692E56" w14:paraId="3980209B" w14:textId="77777777" w:rsidTr="00692E56">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2252" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4207A3D1" w14:textId="77777777" w:rsidR="003F7599" w:rsidRDefault="003F7599" w:rsidP="006C09AA">
+          <w:p w14:paraId="5DDF8BC7" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
-[...8 lines deleted...]
-              <w:t>-DES</w:t>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>INCa-DES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7427" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3A245F2B" w14:textId="77777777" w:rsidR="003F7599" w:rsidRPr="00863BE7" w:rsidRDefault="003F7599" w:rsidP="006C09AA">
+          <w:p w14:paraId="64023FF6" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:spacing w:after="120"/>
               <w:ind w:left="34"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00863BE7">
-[...3 lines deleted...]
-              <w:t>Contact téléphonique pour confirmer la bonne réception du fichier et valider la procédure</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Récupère le fichier sur l’espace BlueFiles et le transfert vers le répertoire ad’ hoc du serveur G:/ de la bulle sécurisée (environnement Citrix) au moyen de sa zone d’importation (</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:anchor="_Annexe_2_:" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cf. </w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t>Annexe 2</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2063D116" w14:textId="77777777" w:rsidR="003F7599" w:rsidRPr="00863BE7" w:rsidRDefault="003F7599" w:rsidP="006C09AA">
+          <w:p w14:paraId="455CA512" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:spacing w:after="120"/>
               <w:ind w:left="34"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00863BE7">
-[...3 lines deleted...]
-              <w:t>Adresser à la personne qui a déposé les Données un courrier électronique de confirmation émanant du responsable de département « Données et Evaluation en Santé »</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Déchiffre le fichier de données au moyen de KLEOPATRA dans la bulle sécurisée (environnement Citrix)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3058F204" w14:textId="77777777" w:rsidR="003F7599" w:rsidRPr="00863BE7" w:rsidRDefault="003F7599" w:rsidP="006C09AA">
+          <w:p w14:paraId="0E35822D" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="34"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confirme, par mail, la bonne réception du fichier à Extérieur, avec en copie : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35CFBBA2" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="65"/>
+              </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="748"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>responsable du département « Données et Evaluation en Santé » (</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t>clebihan@institutcancer.fr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D5E1408" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="65"/>
+              </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="748"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>DPO (</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>dpo@institutcancer.fr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D338379" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="34"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00863BE7">
-[...3 lines deleted...]
-              <w:t>Supprimer le fichier de l’espace d’échange</w:t>
+          </w:p>
+          <w:p w14:paraId="5C478981" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="34"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Supprime le fichier de données chiffré de l’espace </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>BlueFiles.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F72FDD1" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Archive la fiche de transfert et informe DES-SJ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="181D6B01" w14:textId="77777777" w:rsidR="003F7599" w:rsidRPr="00863BE7" w:rsidRDefault="003F7599" w:rsidP="003F7599">
-[...8 lines deleted...]
-    <w:p w14:paraId="3B9EC8F3" w14:textId="77777777" w:rsidR="003F7599" w:rsidRPr="00863BE7" w:rsidRDefault="003F7599" w:rsidP="003F7599">
+    <w:p w14:paraId="5C8C4377" w14:textId="604B2CF9" w:rsidR="00692E56" w:rsidRPr="00720B36" w:rsidRDefault="00692E56" w:rsidP="00720B36">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="111" w:name="_Toc228452737"/>
+      <w:bookmarkStart w:id="112" w:name="_Toc233046372"/>
+      <w:r w:rsidRPr="00720B36">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Préparation du transfert de données | Utilisation du chiffrement/déchiffrement via l’espace d’échange</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="111"/>
+      <w:bookmarkEnd w:id="112"/>
+    </w:p>
+    <w:p w14:paraId="0C050B2B" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblW w:w="9675" w:type="dxa"/>
+        <w:tblInd w:w="720" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2251"/>
+        <w:gridCol w:w="7424"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00692E56" w14:paraId="2763BB93" w14:textId="77777777" w:rsidTr="00692E56">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9679" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="388A296B" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="66"/>
+              </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Génération des clés : clé publique et clé privée</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00692E56" w14:paraId="7D41CFFE" w14:textId="77777777" w:rsidTr="00692E56">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2252" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="381FB7BE" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>INCa-DES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7427" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33D8B67C" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Génère l’espace d’importation et l’option de chiffrement désirée (RSA-3072 ou EDDSA-Ed25519-ecdh) dans l’interface de l’espace d’échange de la bulle sécurisée (environnement Citrix).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BDD914F" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Définit l’utilisateur responsable du transfert par son adresse mail</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E1C4A82" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour plus de détails, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:anchor="_Annexe_2_:" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t>cf. Annexe 2</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E6329A7" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="60D54BCB" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
-      </w:pPr>
-[...28 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblW w:w="9675" w:type="dxa"/>
+        <w:tblInd w:w="720" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2251"/>
+        <w:gridCol w:w="7424"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00692E56" w14:paraId="5AAB4344" w14:textId="77777777" w:rsidTr="00692E56">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9679" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="71C982C9" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="66"/>
+              </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transmission de la clé publique </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00692E56" w14:paraId="4E083994" w14:textId="77777777" w:rsidTr="00692E56">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2252" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7740776B" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Espace d’échange (étape automatique)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7427" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F323D67" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>L’espace d’échange génère la clef publique et la transmet par mail à l’utilisateur responsable du transfert.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="456A8A3C" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2345F657" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour plus de détails, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:anchor="_Annexe_2_:" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t>cf. Annexe 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2C95B1AB" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblW w:w="9675" w:type="dxa"/>
+        <w:tblInd w:w="720" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2251"/>
+        <w:gridCol w:w="7424"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00692E56" w14:paraId="3E20AD89" w14:textId="77777777" w:rsidTr="00692E56">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9679" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05CDAADE" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="66"/>
+              </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Validation de la réception des clés </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00692E56" w14:paraId="5C853C29" w14:textId="77777777" w:rsidTr="00692E56">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2252" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06AE4507" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Extérieur</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7427" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="669AD25E" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Confirme la bonne réception de la clé par mail à INCa-DES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7E61CCD4" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblW w:w="9675" w:type="dxa"/>
+        <w:tblInd w:w="720" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2251"/>
+        <w:gridCol w:w="7424"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00692E56" w14:paraId="41411B92" w14:textId="77777777" w:rsidTr="00692E56">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9679" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="08FBDC5A" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="66"/>
+              </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Chiffrement d’un document de test</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00692E56" w14:paraId="743151EC" w14:textId="77777777" w:rsidTr="00692E56">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2252" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79CB96B0" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Extérieur</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7427" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1260D84C" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chiffre avec la clé publique un document TEST </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>NE CONTENANT PAS DE DONNEES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> à transférer.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2856A6EA" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rStyle w:val="LienInternet"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’outil «KLEOPATRA» disponible sur le site de GPG4WIN peut être utilisé si l’Extérieur ne possède pas d’outils </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t>https://gpg4win.org/download.html</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="1F4E278A" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="0"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="144FAC62" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3" w:themeFill="background2" w:themeFillShade="E6"/>
+              <w:ind w:left="606"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Pour chiffrer, clic droit sur le fichier et sélectionner « Signer et chiffrer » :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F94D782" w14:textId="45FF2811" w:rsidR="00692E56" w:rsidRDefault="00692E56">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3" w:themeFill="background2" w:themeFillShade="E6"/>
+              <w:ind w:left="606"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dans la fenêtre, sélectionner uniquement « Chiffrer pour d’autres » et cliquer sur </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2D539C43" wp14:editId="7C7595C2">
+                  <wp:extent cx="352425" cy="228600"/>
+                  <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+                  <wp:docPr id="21" name="Image 21"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Image 5"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId31">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="352425" cy="228600"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C1C8100" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3" w:themeFill="background2" w:themeFillShade="E6"/>
+              <w:ind w:left="606"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Sélectionner la clé publique transmise par l’INCa</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C8DB0A0" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3" w:themeFill="background2" w:themeFillShade="E6"/>
+              <w:ind w:left="606"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Cliquer sur « Chiffrer » dans la fenêtre</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BD9283" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2DAA81C2" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="598"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le fichier TEST est chiffré en .gpg et prêt à être déposé dans l’espace d’échange. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0140C4F9" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:bidi="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Se connecte à l’espace d’échange et y dépose le fichier TEST chiffré : </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+                  <w:noProof/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:bidi="fr-FR"/>
+                </w:rPr>
+                <w:t>https://echange-pdc.e-cancer.fr/</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="2CD1419A" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="72CE6CD0" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Prévient INCa-DES quand le fichier TEST chiffré est déposé.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2320B19D" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblW w:w="9675" w:type="dxa"/>
+        <w:tblInd w:w="720" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2251"/>
+        <w:gridCol w:w="7424"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00692E56" w14:paraId="20822424" w14:textId="77777777" w:rsidTr="00692E56">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9679" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="384A96A6" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="66"/>
+              </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Réception et déchiffrement du document TEST</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00692E56" w14:paraId="22A3533E" w14:textId="77777777" w:rsidTr="00692E56">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2252" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3BB137A5" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>INCa-DES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7427" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18B0821F" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="34"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vérifie la bonne réception du fichier TEST </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>déchiffré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>, dans la bulle sécurisée (environnement Citrix), dans le répertoire défini à la création de l’espace d’import.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="467C962F" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="34"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Confirme à Extérieur par mail la bonne réception du fichier TEST</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="349A6862" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="22080644" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28E52031" w14:textId="68C976D0" w:rsidR="00692E56" w:rsidRPr="00284A01" w:rsidRDefault="00692E56" w:rsidP="00284A01">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Accentuationintense"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="113" w:name="_Toc228289489"/>
+      <w:bookmarkStart w:id="114" w:name="_Toc228452738"/>
+      <w:bookmarkStart w:id="115" w:name="_Toc233046373"/>
+      <w:r w:rsidRPr="00284A01">
+        <w:rPr>
+          <w:rStyle w:val="Accentuationintense"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Ensuite pour chaque transfert de données :</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="113"/>
+      <w:bookmarkEnd w:id="114"/>
+      <w:bookmarkEnd w:id="115"/>
+    </w:p>
+    <w:p w14:paraId="7910C832" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblW w:w="9675" w:type="dxa"/>
+        <w:tblInd w:w="720" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2251"/>
+        <w:gridCol w:w="7424"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00692E56" w14:paraId="25831C6B" w14:textId="77777777" w:rsidTr="00692E56">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9679" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="13DD228C" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="66"/>
+              </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Chiffrement des données et transmission des données</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00692E56" w14:paraId="2ECA2DCD" w14:textId="77777777" w:rsidTr="00692E56">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2252" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="31E5FA42" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="red"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Extérieur</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7427" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5EBE7118" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="34"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chiffre le fichier à transférer suivant le mode sélectionné. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B058B9F" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="34"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Procède comme pour le fichier test. Le fichier est prêt à être déposé dans l’espace d’échange</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00692E56" w14:paraId="62AB6DDA" w14:textId="77777777" w:rsidTr="00692E56">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2252" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1D4BDF8D" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Extérieur</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7427" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="02CBE20B" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="34"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prévient INCa-DES du fichier chiffré allant être déposé, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>en précisant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> la nature des données, le descriptif, leur périmètre et la période couverte, la durée de conservation sous forme d’une fiche de transfert (modèle minimal en </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:anchor="_Annexe_4_|" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t>Annexe 4</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00692E56" w14:paraId="7AB5273D" w14:textId="77777777" w:rsidTr="00692E56">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2252" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="65A22454" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Extérieur</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7427" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18589D15" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:bidi="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Se connecte à l’espace d’échange (</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+                  <w:noProof/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:bidi="fr-FR"/>
+                </w:rPr>
+                <w:t>https://echange-pdc.e-cancer.fr/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A8EFE0E" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Dépose le fichier chiffré dans l’espace d’échange</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="12AF4C4B" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblW w:w="9675" w:type="dxa"/>
+        <w:tblInd w:w="720" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2251"/>
+        <w:gridCol w:w="7424"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00692E56" w14:paraId="4D33501E" w14:textId="77777777" w:rsidTr="00692E56">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9679" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A0E99E8" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="66"/>
+              </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="131" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Réception et déchiffrement des données</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00692E56" w14:paraId="56225151" w14:textId="77777777" w:rsidTr="00692E56">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2252" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="44956BE2" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>INCa-DES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7427" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3358A6E7" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="34"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Récupère le fichier déchiffré automatiquement par l’espace d’échange dans la bulle cible.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B07B1AD" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="34"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confirme la bonne réception du fichier de données par mail à Extérieur, avec en copie : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="213817CF" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="65"/>
+              </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="748"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Responsable du département « Données et Évaluation en Santé » (</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t>clebihan@institutcancer.fr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FF631A5" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="65"/>
+              </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="748"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>DPO (</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>dpo@institutcancer.fr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22DB71CB" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="34"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="57A92D1F" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="34"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Supprime le fichier chiffré de l’espace d’échange</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1034D6D5" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="34"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne Light" w:eastAsia="Calibri" w:hAnsi="Marianne Light" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Archive la fiche de transfert et informe DES-SJ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7D966325" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32FB2B65" w14:textId="7F0FDBDD" w:rsidR="00D5289B" w:rsidRPr="00284A01" w:rsidRDefault="003F7599" w:rsidP="00284A01">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:ind w:left="1296"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="116" w:name="_Annexe_1_:"/>
+      <w:bookmarkStart w:id="117" w:name="_Annexe_2_:"/>
+      <w:bookmarkStart w:id="118" w:name="_Annexe_3_Espace"/>
+      <w:bookmarkStart w:id="119" w:name="_Annexe_4_|"/>
+      <w:bookmarkEnd w:id="116"/>
+      <w:bookmarkEnd w:id="117"/>
+      <w:bookmarkEnd w:id="118"/>
+      <w:bookmarkEnd w:id="119"/>
       <w:r w:rsidRPr="00863BE7">
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="140" w:name="_Toc200641937"/>
-      <w:r w:rsidR="00D5289B">
+      <w:commentRangeStart w:id="120"/>
+      <w:r w:rsidR="00692E56" w:rsidRPr="00284A01">
         <w:lastRenderedPageBreak/>
+        <w:t> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="121" w:name="_Toc233046374"/>
+      <w:bookmarkStart w:id="122" w:name="_Toc233047398"/>
+      <w:r w:rsidR="00692E56" w:rsidRPr="00284A01">
+        <w:t xml:space="preserve">Annexe </w:t>
+      </w:r>
+      <w:r w:rsidR="00B36D99" w:rsidRPr="00284A01">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00692E56" w:rsidRPr="00284A01">
+        <w:t> :</w:t>
+      </w:r>
+      <w:r w:rsidR="00B36D99" w:rsidRPr="00284A01">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D5289B" w:rsidRPr="00284A01">
         <w:t>Appariement</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="123"/>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D5289B">
+      <w:bookmarkEnd w:id="100"/>
+      <w:r w:rsidR="00D5289B" w:rsidRPr="00284A01">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:commentRangeEnd w:id="120"/>
+      <w:r w:rsidR="00692E56" w:rsidRPr="00284A01">
+        <w:commentReference w:id="120"/>
+      </w:r>
+      <w:bookmarkEnd w:id="121"/>
+      <w:bookmarkEnd w:id="122"/>
     </w:p>
     <w:p w14:paraId="68BC978F" w14:textId="3DFC69CF" w:rsidR="00D5289B" w:rsidRDefault="00D5289B" w:rsidP="00D5289B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>L’appariement entre la cohorte ciblée et la Cohorte Cancer (CC), issue de l</w:t>
       </w:r>
       <w:r w:rsidR="00DA77DF">
         <w:t xml:space="preserve">’EDS-RNC </w:t>
       </w:r>
       <w:r>
         <w:t>donne lieu à plusieurs populations :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="260F28EF" w14:textId="77777777" w:rsidR="00D5289B" w:rsidRDefault="00D5289B" w:rsidP="00D5289B">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:contextualSpacing/>
@@ -19683,327 +20825,309 @@
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3164A2E0" wp14:editId="227C83BE">
             <wp:extent cx="5759450" cy="3239770"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="6" name="Graphique 6"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25">
+                    <a:blip r:embed="rId46">
                       <a:extLst>
                         <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId26"/>
+                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId47"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5759450" cy="3239770"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="56F8F057" w14:textId="31F389B9" w:rsidR="00D5289B" w:rsidRDefault="00D5289B" w:rsidP="00D5289B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="141" w:name="_Ref108795201"/>
+      <w:bookmarkStart w:id="123" w:name="_Ref108795201"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Figure \* ARABIC </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="008F0FC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="141"/>
+      <w:bookmarkEnd w:id="123"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="142" w:name="_Ref108795159"/>
+      <w:bookmarkStart w:id="124" w:name="_Ref108795159"/>
       <w:r>
         <w:rPr>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Schéma d’une procédure d’appariement</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="142"/>
+      <w:bookmarkEnd w:id="124"/>
       <w:r>
         <w:rPr>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. La réalisation de l’appariement d’une cohorte avec une cohorte ciblée issue de l</w:t>
       </w:r>
       <w:r w:rsidR="00402D70">
         <w:rPr>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>’EDS-RNC</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> donne lieu à la création de trois bases : (1) une cohorte non appariée issue de la cohorte à apparier, comportant les identifiants de la cohorte à apparier pour lesquels l’appariement a échoué, (2) une cohorte de </w:t>
       </w:r>
       <w:r w:rsidR="00402D70" w:rsidRPr="00402D70">
         <w:rPr>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="143" w:name="_Hlk218698161"/>
+      <w:bookmarkStart w:id="125" w:name="_Hlk218698161"/>
       <w:r w:rsidR="00402D70">
         <w:rPr>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>l’EDS-RNC</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="143"/>
+      <w:bookmarkEnd w:id="125"/>
       <w:r>
         <w:rPr>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">non appariée, comportant les identifiants de la cohorte ciblée issue de </w:t>
       </w:r>
       <w:r w:rsidR="00402D70">
         <w:rPr>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>l’EDS-RNC</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> pour lesquels l’appariement a échoué, (3) une cohorte appariée, comportant les identifiants pour lesquels l’appariement a réussi. Ensuite, la recherche de biais induits par l’appariement se fait par la comparaison des cohortes appariées et non appariées sur les données avant appariement (étapes A1 et A2), puis par la comparaison des données issues de la cohorte à apparier avec celles de la cohorte ciblée issue de </w:t>
       </w:r>
       <w:r w:rsidR="00402D70">
         <w:rPr>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">l’EDS-RNC </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">au sein de la cohorte appariée (étape A3). Enfin, la cohorte à apparier avant l’appariement est comparée à </w:t>
       </w:r>
       <w:r w:rsidR="00402D70">
         <w:rPr>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>l’EDS-</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00402D70">
+        <w:t xml:space="preserve">l’EDS-RNC </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">RNC </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> avant appariement pour évaluer la faisabilité d’utiliser </w:t>
+      </w:r>
+      <w:r w:rsidR="00402D70">
         <w:rPr>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> avant</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">l’EDS-RNC </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> appariement pour évaluer la faisabilité d’utiliser </w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>seule pour le suivi des patients.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27291AA4" w14:textId="77777777" w:rsidR="00D5289B" w:rsidRDefault="00D5289B" w:rsidP="00D5289B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="4F81BD"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6EEFC1AB" w14:textId="77777777" w:rsidR="00D5289B" w:rsidRDefault="00D5289B" w:rsidP="00D5289B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:smallCaps/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="144" w:name="_Toc128156387"/>
-      <w:bookmarkStart w:id="145" w:name="_Toc161046340"/>
+      <w:bookmarkStart w:id="126" w:name="_Toc128156387"/>
+      <w:bookmarkStart w:id="127" w:name="_Toc161046340"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
         </w:rPr>
         <w:t>Définitions des concepts d’analyse</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="144"/>
-      <w:bookmarkEnd w:id="145"/>
+      <w:bookmarkEnd w:id="126"/>
+      <w:bookmarkEnd w:id="127"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2263"/>
         <w:gridCol w:w="6797"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D5289B" w14:paraId="7343B022" w14:textId="77777777" w:rsidTr="009532AD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7EE5B0E2" w14:textId="77777777" w:rsidR="00D5289B" w:rsidRDefault="00D5289B" w:rsidP="009532AD">
             <w:pPr>
@@ -20060,467 +21184,331 @@
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="06C90E54" w14:textId="77777777" w:rsidR="00D5289B" w:rsidRDefault="00D5289B" w:rsidP="009532AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appariés </w:t>
-[...17 lines deleted...]
-              <w:t>1</w:t>
+              <w:t>Appariés 1:1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6799" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6A37574C" w14:textId="77777777" w:rsidR="00D5289B" w:rsidRDefault="00D5289B" w:rsidP="009532AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">Identifiants de </w:t>
             </w:r>
             <w:r w:rsidRPr="00D823D7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>la cohorte ciblée</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> appariés à un identifiant CC unique (</w:t>
-[...17 lines deleted...]
-              <w:t>1).</w:t>
+              <w:t xml:space="preserve"> appariés à un identifiant CC unique (1:1).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D5289B" w14:paraId="6D074842" w14:textId="77777777" w:rsidTr="009532AD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="39C775FD" w14:textId="77777777" w:rsidR="00D5289B" w:rsidRDefault="00D5289B" w:rsidP="009532AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appariés </w:t>
-[...17 lines deleted...]
-              <w:t>0</w:t>
+              <w:t>Appariés 1:0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6799" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3406340B" w14:textId="77777777" w:rsidR="00D5289B" w:rsidRDefault="00D5289B" w:rsidP="009532AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">Identifiants de </w:t>
             </w:r>
             <w:r w:rsidRPr="00D823D7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>la cohorte ciblée</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> non appariés avec un identifiant CC unique (</w:t>
-[...17 lines deleted...]
-              <w:t>0).</w:t>
+              <w:t xml:space="preserve"> non appariés avec un identifiant CC unique (1:0).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D5289B" w14:paraId="5105D3E7" w14:textId="77777777" w:rsidTr="009532AD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4B6C0A01" w14:textId="77777777" w:rsidR="00D5289B" w:rsidRDefault="00D5289B" w:rsidP="009532AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appariés </w:t>
-[...17 lines deleted...]
-              <w:t>1</w:t>
+              <w:t>Appariés n:1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6799" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0AC8B649" w14:textId="77777777" w:rsidR="00D5289B" w:rsidRDefault="00D5289B" w:rsidP="009532AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">Identifiants de </w:t>
             </w:r>
             <w:r w:rsidRPr="00D823D7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>la cohorte ciblée</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> différents appariés avec un même identifiant CC unique (</w:t>
-[...17 lines deleted...]
-              <w:t>1).</w:t>
+              <w:t xml:space="preserve"> différents appariés avec un même identifiant CC unique (n:1).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D5289B" w14:paraId="58451E0A" w14:textId="77777777" w:rsidTr="009532AD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="679F2666" w14:textId="77777777" w:rsidR="00D5289B" w:rsidRDefault="00D5289B" w:rsidP="009532AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appariés </w:t>
+              <w:t>Appariés 1:n</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...8 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6799" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5F90FCF5" w14:textId="77777777" w:rsidR="00D5289B" w:rsidRDefault="00D5289B" w:rsidP="009532AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">Identifiants de </w:t>
             </w:r>
             <w:r w:rsidRPr="00D823D7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>la cohorte ciblée</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> appariés à plusieurs identifiants CC différents (</w:t>
-[...17 lines deleted...]
-              <w:t>).</w:t>
+              <w:t xml:space="preserve"> appariés à plusieurs identifiants CC différents (1:n).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D5289B" w14:paraId="28DC8F24" w14:textId="77777777" w:rsidTr="009532AD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6E9E5A12" w14:textId="77777777" w:rsidR="00D5289B" w:rsidRDefault="00D5289B" w:rsidP="009532AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
@@ -20556,103 +21544,91 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">La robustesse de l’appariement d’une paire est définie par le nombre maximum de variables pouvant être retirées tout en conservant l’unicité de l’appariement des patients entre </w:t>
             </w:r>
             <w:r w:rsidRPr="00D823D7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>la cohorte ciblée</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> avec la CC (</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t>Drézen</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> E et al, 2022</w:t>
+              <w:t>Drézen E et al, 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="306C18D1" w14:textId="77777777" w:rsidR="00D5289B" w:rsidRDefault="00D5289B" w:rsidP="00D5289B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:smallCaps/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="146" w:name="_Toc128156388"/>
-      <w:bookmarkStart w:id="147" w:name="_Toc161046341"/>
+      <w:bookmarkStart w:id="128" w:name="_Toc128156388"/>
+      <w:bookmarkStart w:id="129" w:name="_Toc161046341"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
         </w:rPr>
         <w:t>Méthode et variables candidates pour l’appariement</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="146"/>
-      <w:bookmarkEnd w:id="147"/>
+      <w:bookmarkEnd w:id="128"/>
+      <w:bookmarkEnd w:id="129"/>
     </w:p>
     <w:p w14:paraId="3E00E15E" w14:textId="66F73C9F" w:rsidR="00D5289B" w:rsidRDefault="00D5289B" w:rsidP="00D5289B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">L’appariement </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF30E0">
         <w:t xml:space="preserve">de la cohorte ciblée </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">avec la base issue du SNDS de </w:t>
       </w:r>
       <w:r w:rsidR="00402D70" w:rsidRPr="00402D70">
         <w:t>l’EDS-RNC</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> visant à obtenir l’intersection entre ces deux sources suivra une procédure en 6 étapes :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42D2AC03" w14:textId="77777777" w:rsidR="00D5289B" w:rsidRDefault="00D5289B" w:rsidP="00D5289B">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
@@ -20902,215 +21878,175 @@
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Un test de Kappa de Cohen sera utilisé pour mesurer les concordances entre deux variables qualitatives. La technique de test sera adaptée aux caractéristiques de chaque comparaison (entre deux variables binaires, entre deux variables qualitatives ordonnées ou entre deux variables non-ordonnées) et la distribution des variables. La concordance sera interprétée comme suit :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D63CE0E" w14:textId="77777777" w:rsidR="00D5289B" w:rsidRDefault="00D5289B" w:rsidP="00D5289B">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="254" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>κ</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> &gt; 0,8 : concordance substantielle ;</w:t>
+        <w:t>κ &gt; 0,8 : concordance substantielle ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58E4E134" w14:textId="77777777" w:rsidR="00D5289B" w:rsidRDefault="00D5289B" w:rsidP="00D5289B">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="254" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>0,6 &lt; κ ≤ 0,</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> concordance forte ;</w:t>
+        <w:t>0,6 &lt; κ ≤ 0,8: concordance forte ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FA05F55" w14:textId="77777777" w:rsidR="00D5289B" w:rsidRDefault="00D5289B" w:rsidP="00D5289B">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="254" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>0,4 &lt; κ ≤ 0,6 : concordance modérée ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="267618BF" w14:textId="77777777" w:rsidR="00D5289B" w:rsidRDefault="00D5289B" w:rsidP="00D5289B">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="254" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>0,2 &lt; κ ≤ 0,4 : faible concordance ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BA01B33" w14:textId="77777777" w:rsidR="00D5289B" w:rsidRDefault="00D5289B" w:rsidP="00D5289B">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="254" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>κ</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> ≤ 0,2 : très faible concordance.</w:t>
+        <w:t>κ ≤ 0,2 : très faible concordance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="684035C3" w14:textId="77777777" w:rsidR="00D5289B" w:rsidRDefault="00D5289B" w:rsidP="00D5289B">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Un test de corrélation </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> (</w:t>
+        <w:t>Un test de corrélation intra-classe (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ρ</w:t>
       </w:r>
       <w:r>
         <w:t>) sera utilisé pour mesurer les concordances d’observation entre deux variables quantitatives. La concordance sera interprétée comme suit :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="025B6990" w14:textId="77777777" w:rsidR="00D5289B" w:rsidRDefault="00D5289B" w:rsidP="00D5289B">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ρ</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> &gt; 0,90 = excellente concordance ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07ED6620" w14:textId="77777777" w:rsidR="00D5289B" w:rsidRDefault="00D5289B" w:rsidP="00D5289B">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>0,75 &lt; ρ ≤ 0,9 </w:t>
       </w:r>
       <w:r>
         <w:t>= bonne concordance ;</w:t>
       </w:r>
     </w:p>
@@ -21124,99 +22060,185 @@
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>0,5 &lt; ρ ≤ 0,75 </w:t>
       </w:r>
       <w:r>
         <w:t>= moyenne concordance ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ECB6034" w14:textId="77777777" w:rsidR="00D5289B" w:rsidRDefault="00D5289B" w:rsidP="00D5289B">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ρ</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> &lt; 0,50 = faible concordance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B3665C8" w14:textId="77777777" w:rsidR="00D5289B" w:rsidRDefault="00D5289B" w:rsidP="00D5289B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pour la description et comparaison entre cohortes, Les tests et les intervalles de confiance seront calculés avec un risque de première espèce </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>α</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> = 0,05 bilatéral.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A8CFDEF" w14:textId="1F8EC1AC" w:rsidR="00D5289B" w:rsidRPr="00D5289B" w:rsidRDefault="00D5289B" w:rsidP="00A51451">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D5289B" w:rsidRPr="00D5289B" w:rsidSect="006D23A3">
-      <w:headerReference w:type="even" r:id="rId27"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId30"/>
+      <w:headerReference w:type="even" r:id="rId48"/>
+      <w:footerReference w:type="even" r:id="rId49"/>
+      <w:footerReference w:type="default" r:id="rId50"/>
+      <w:footerReference w:type="first" r:id="rId51"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1361" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="448" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
+<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:comment w:id="65" w:author="LE BIHAN Christine" w:date="2026-06-22T18:04:00Z" w:initials="LBC">
+    <w:p w14:paraId="033B58EC" w14:textId="348B220A" w:rsidR="008C5A7A" w:rsidRDefault="008C5A7A">
+      <w:pPr>
+        <w:pStyle w:val="Commentaire"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Marquedecommentaire"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>Supprimer en l’absence d’appariement</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="101" w:author="LE BIHAN Christine" w:date="2026-06-22T18:56:00Z" w:initials="LBC">
+    <w:p w14:paraId="7FFADEC5" w14:textId="77777777" w:rsidR="00284A01" w:rsidRDefault="00284A01">
+      <w:pPr>
+        <w:pStyle w:val="Commentaire"/>
+        <w:rPr>
+          <w:rStyle w:val="Marquedecommentaire"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Marquedecommentaire"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Marquedecommentaire"/>
+        </w:rPr>
+        <w:t>A supprimer en l’absence d’appariement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C573F80" w14:textId="59893674" w:rsidR="00284A01" w:rsidRDefault="00284A01">
+      <w:pPr>
+        <w:pStyle w:val="Commentaire"/>
+      </w:pPr>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="120" w:author="LE BIHAN Christine" w:date="2026-06-22T18:19:00Z" w:initials="LBC">
+    <w:p w14:paraId="4857AE2A" w14:textId="5AEE24E0" w:rsidR="00692E56" w:rsidRDefault="00692E56">
+      <w:pPr>
+        <w:pStyle w:val="Commentaire"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Marquedecommentaire"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>Supprimer en l’absence d’appariement</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+</w:comments>
+</file>
+
+<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w15:commentEx w15:paraId="033B58EC" w15:done="0"/>
+  <w15:commentEx w15:paraId="5C573F80" w15:done="0"/>
+  <w15:commentEx w15:paraId="4857AE2A" w15:done="0"/>
+</w15:commentsEx>
+</file>
+
+<file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w16cex:commentExtensible w16cex:durableId="2DE3F7CB" w16cex:dateUtc="2026-06-22T16:04:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="2DE403C2" w16cex:dateUtc="2026-06-22T16:56:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="2DE3FB1B" w16cex:dateUtc="2026-06-22T16:19:00Z"/>
+</w16cex:commentsExtensible>
+</file>
+
+<file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w16cid:commentId w16cid:paraId="033B58EC" w16cid:durableId="2DE3F7CB"/>
+  <w16cid:commentId w16cid:paraId="5C573F80" w16cid:durableId="2DE403C2"/>
+  <w16cid:commentId w16cid:paraId="4857AE2A" w16cid:durableId="2DE3FB1B"/>
+</w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="54A1B86C" w14:textId="77777777" w:rsidR="008F0FC9" w:rsidRDefault="008F0FC9" w:rsidP="00C944D6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B2CF5FA" w14:textId="77777777" w:rsidR="008F0FC9" w:rsidRDefault="008F0FC9"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="0926B34A" w14:textId="77777777" w:rsidR="008F0FC9" w:rsidRDefault="008F0FC9" w:rsidP="00C944D6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CB8E18B" w14:textId="77777777" w:rsidR="008F0FC9" w:rsidRDefault="008F0FC9"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
@@ -21234,51 +22256,50 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Marianne Light">
-    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="0000000F" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Marianne">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="0000000F" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
@@ -21526,64 +22547,59 @@
     </w:r>
     <w:r w:rsidRPr="0012428C">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="0012428C">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7A49F39D" w14:textId="77777777" w:rsidR="00323956" w:rsidRDefault="00323956">
+  <w:p w14:paraId="7A49F39D" w14:textId="58F963D6" w:rsidR="00323956" w:rsidRDefault="00323956">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
     <w:r>
-      <w:t xml:space="preserve">Trame de </w:t>
+      <w:t xml:space="preserve">Trame de protocole - version du </w:t>
     </w:r>
-    <w:proofErr w:type="gramStart"/>
-[...5 lines deleted...]
-      <w:t xml:space="preserve"> version du 19/02/2025</w:t>
+    <w:r w:rsidR="00592FD4">
+      <w:t>10/06/2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2BC7858A" w14:textId="77777777" w:rsidR="008F0FC9" w:rsidRDefault="008F0FC9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="5590B92B" w14:textId="77777777" w:rsidR="008F0FC9" w:rsidRDefault="008F0FC9" w:rsidP="00C944D6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C1C779F" w14:textId="77777777" w:rsidR="008F0FC9" w:rsidRDefault="008F0FC9"/>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="359585EC" w14:textId="77777777" w:rsidR="00323956" w:rsidRDefault="00323956" w:rsidP="00AD64C8">
       <w:pPr>
@@ -21613,178 +22629,235 @@
     <w:p w14:paraId="443F820E" w14:textId="77777777" w:rsidR="00323956" w:rsidRDefault="00323956" w:rsidP="00AD64C8">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Chargé de la mise en œuvre des traitements</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:t>: à adapter</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
+    <w:p w14:paraId="1C0A03A4" w14:textId="74D7ADF4" w:rsidR="000C1FEB" w:rsidRDefault="000C1FEB">
+      <w:pPr>
+        <w:pStyle w:val="Notedebasdepage"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Appelnotedebasdep"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>L’INCa est mentionné dans le tableau ci-dessus pour la détermination des moyens techniques notamment mais cela ne présage pas de sa qualité de responsable conjoint de traitement des données, celle-ci relevant d’un cumul de critères </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
     <w:p w14:paraId="536D2C53" w14:textId="77777777" w:rsidR="00323956" w:rsidRDefault="00323956" w:rsidP="006D23A3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Si vous mobilisez cette seule source, une </w:t>
       </w:r>
       <w:hyperlink r:id="rId1">
         <w:r>
           <w:rPr>
             <w:color w:val="1155CC"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>procédure d’accès simplifiée</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> à ces données a été mise en place. Nous vous invitons à vérifier que vous n’êtes pas éligible à celle-ci.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="4">
+  <w:footnote w:id="5">
     <w:p w14:paraId="1E4A52CE" w14:textId="77777777" w:rsidR="00323956" w:rsidRDefault="00323956" w:rsidP="006D23A3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> La période de ciblage et la période d’extraction peuvent différer. Par exemple : On veut faire une étude sur des patients  hospitalisés pour un infarctus du myocarde de 2011 à 2013 et les suivre jusqu’à 2019, on aura donc une période de ciblage de  2011 à 2013 et une période d’extraction allant de 2011 à 2019. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="5">
+  <w:footnote w:id="6">
     <w:p w14:paraId="24577CD5" w14:textId="77777777" w:rsidR="00323956" w:rsidRDefault="00323956" w:rsidP="006D23A3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> La durée d’accès correspond à la durée nécessaire pour réaliser l’étude. Concrètement, il s’agit de la période pendant laquelle les données seront à la disposition du porteur de projet. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="6">
+  <w:footnote w:id="7">
     <w:p w14:paraId="4B5CC29B" w14:textId="77777777" w:rsidR="00323956" w:rsidRDefault="00323956" w:rsidP="006D23A3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> La durée de conservation intervient une fois l’objectif de traitement des données atteint. Les données ne sont alors plus consultables par le porteur de projet mais elles sont conservées par l’hébergeur de données. Vous trouverez </w:t>
       </w:r>
       <w:hyperlink r:id="rId2">
         <w:r>
           <w:rPr>
             <w:color w:val="1155CC"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ici</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, les recommandations de la CNIL sur la durée de conservation des données. Il s’agit généralement du délai de conservation des données après publication des résultats d’une étude.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="8">
+    <w:p w14:paraId="750F7188" w14:textId="77777777" w:rsidR="00692E56" w:rsidRDefault="00692E56" w:rsidP="00692E56">
+      <w:pPr>
+        <w:pStyle w:val="Notedebasdepage"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Appelnotedebasdep"/>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne Light" w:hAnsi="Marianne Light"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> INCa-DES peut avoir choisi de générer la clé de chiffrement avec l’espace d’échange et l’avoir adressée par mail à Extérieur. Dans ce cas le déchiffrement se fera via sa zone d’import créée et reliée à la clé de chiffrement.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="708F327D" w14:textId="77777777" w:rsidR="00323956" w:rsidRPr="008C489D" w:rsidRDefault="00323956" w:rsidP="008C489D">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="left" w:pos="1560"/>
       </w:tabs>
       <w:ind w:right="-25"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
       <w:tab/>
@@ -23940,50 +25013,162 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="280F03D8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D126349E"/>
+    <w:lvl w:ilvl="0" w:tplc="FD08DFD6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2487" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Wingdings" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3207" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3927" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4647" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5367" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6087" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6807" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7527" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8247" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28A8011A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C5ACD8F0"/>
     <w:lvl w:ilvl="0" w:tplc="040C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -24052,51 +25237,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2957289E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C184749E"/>
     <w:lvl w:ilvl="0" w:tplc="2BC48996">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Titre4"/>
       <w:lvlText w:val="Annexe %1 :"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:noProof w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
@@ -24184,51 +25369,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B7019CB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3086FAD8"/>
     <w:styleLink w:val="Listeactuelle1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="851"/>
         </w:tabs>
@@ -24315,51 +25500,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31E13F69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D514ED1A"/>
     <w:lvl w:ilvl="0" w:tplc="040C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -24428,51 +25613,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3480600C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="145EB9D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -24577,51 +25762,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34C9354E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="49BE673A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -24726,51 +25911,274 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36D1352F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="029EA1C0"/>
+    <w:lvl w:ilvl="0" w:tplc="040C000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1428" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2148" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2868" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3588" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4308" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5028" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5748" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6468" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7188" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="380A063A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="55201532"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="709" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2149" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2869" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4309" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5029" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6469" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="395F3D44"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3600253A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -24875,51 +26283,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C5E1A24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0A5A96F0"/>
     <w:lvl w:ilvl="0" w:tplc="2E9097E0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Marianne Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Marianne Light" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
@@ -24987,51 +26395,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41800020"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="323C9678"/>
     <w:styleLink w:val="Listeactuelle3"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1296" w:hanging="576"/>
@@ -25121,51 +26529,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2304" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41DD6A62"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E8DA93F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -25270,51 +26678,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43153927"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="77825A08"/>
     <w:lvl w:ilvl="0" w:tplc="040C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -25383,51 +26791,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B07062D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="19367C24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="844" w:hanging="707"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:sz w:val="48"/>
         <w:szCs w:val="48"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="992" w:hanging="285"/>
@@ -25494,51 +26902,51 @@
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5163" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6209" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7254" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CC577AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A4D03F2A"/>
     <w:lvl w:ilvl="0" w:tplc="2354CD74">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Titre"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -25584,51 +26992,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D9D3D9E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="125CAF9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -25733,51 +27141,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E40344C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="19B0C454"/>
     <w:lvl w:ilvl="0" w:tplc="040C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -25846,51 +27254,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4EA43A90"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F058FC10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -25995,51 +27403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53244B08"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="55201532"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="709" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="1429" w:hanging="360"/>
@@ -26108,51 +27516,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="6469" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54A46AE1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="233C3AF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -26257,51 +27665,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="555C0457"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="342CFF2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -26406,51 +27814,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58E33E1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5282CA9A"/>
     <w:lvl w:ilvl="0" w:tplc="040C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -26519,51 +27927,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B9E7E57"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5400F3E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -26668,51 +28076,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5EF47C98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3AD46434"/>
     <w:lvl w:ilvl="0" w:tplc="040C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -26781,51 +28189,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F3C58D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A6F46F60"/>
     <w:lvl w:ilvl="0" w:tplc="040C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -26894,51 +28302,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60D34EE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C144FC82"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -27007,51 +28415,296 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="655A7CB8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F0EE9172"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2703" w:hanging="576"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:noProof w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="0070C0"/>
+        <w:spacing w:val="0"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:em w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1584" w:hanging="864"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="1008"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1872" w:hanging="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2016" w:hanging="1296"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2304" w:hanging="1584"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65B52EC3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="89282EC0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="709" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2149" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2869" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4309" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5029" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6469" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A6A34FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5DCAA914"/>
     <w:lvl w:ilvl="0" w:tplc="F2380876">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="EF8A3AEC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="C24ED13A">
@@ -27096,51 +28749,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="78B4F45E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="80C21E7E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A700B13"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0C06A3C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -27245,51 +28898,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6AAD452E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2474C702"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -27331,51 +28984,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C362CD3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3086FAD8"/>
     <w:styleLink w:val="Listeactuelle2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="851"/>
         </w:tabs>
@@ -27462,51 +29115,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C886A66"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="24841DA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -27611,51 +29264,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D3735ED"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1D22EAA4"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="754" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
@@ -27750,51 +29403,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="5794" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="6514" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F1D055E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="48FAF196"/>
     <w:lvl w:ilvl="0" w:tplc="040C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -27863,51 +29516,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7012227C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3EB62902"/>
     <w:lvl w:ilvl="0" w:tplc="040C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -27976,51 +29629,164 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="775D0B10"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E7BCBA44"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78785AE0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0FE407B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -28125,51 +29891,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B775C2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0B5049AC"/>
     <w:lvl w:ilvl="0" w:tplc="D7B85EF2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B">
@@ -28214,51 +29980,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B7C0CD9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4614C948"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
@@ -28353,51 +30119,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B942AD6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="28B639CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -28509,219 +30275,219 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="49"/>
+    <w:abstractNumId w:val="54"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="48"/>
+    <w:abstractNumId w:val="53"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="17">
-    <w:abstractNumId w:val="45"/>
+    <w:abstractNumId w:val="50"/>
   </w:num>
   <w:num w:numId="18">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="21">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="24">
-    <w:abstractNumId w:val="51"/>
+    <w:abstractNumId w:val="57"/>
   </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="52"/>
+    <w:abstractNumId w:val="58"/>
   </w:num>
   <w:num w:numId="26">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="27">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="52"/>
   </w:num>
   <w:num w:numId="28">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="29">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="30">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="31">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="47"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="32">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="33">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="34">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="35">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="36">
-    <w:abstractNumId w:val="53"/>
+    <w:abstractNumId w:val="59"/>
   </w:num>
   <w:num w:numId="37">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="38">
-    <w:abstractNumId w:val="50"/>
+    <w:abstractNumId w:val="56"/>
   </w:num>
   <w:num w:numId="39">
-    <w:abstractNumId w:val="43"/>
+    <w:abstractNumId w:val="48"/>
   </w:num>
   <w:num w:numId="40">
-    <w:abstractNumId w:val="46"/>
+    <w:abstractNumId w:val="51"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="42">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="43">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="44">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="45">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="47">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="46">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="48">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="49">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="50">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="32"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4"/>
     <w:lvlOverride w:ilvl="5"/>
     <w:lvlOverride w:ilvl="6"/>
     <w:lvlOverride w:ilvl="7"/>
     <w:lvlOverride w:ilvl="8"/>
   </w:num>
   <w:num w:numId="51">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="52">
     <w:abstractNumId w:val="9"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
@@ -28820,84 +30586,291 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="56">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="57">
-    <w:abstractNumId w:val="44"/>
+    <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="58">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:numIdMacAtCleanup w:val="48"/>
+  <w:num w:numId="59">
+    <w:abstractNumId w:val="55"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="60">
+    <w:abstractNumId w:val="25"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1"/>
+    <w:lvlOverride w:ilvl="2"/>
+    <w:lvlOverride w:ilvl="3"/>
+    <w:lvlOverride w:ilvl="4"/>
+    <w:lvlOverride w:ilvl="5"/>
+    <w:lvlOverride w:ilvl="6"/>
+    <w:lvlOverride w:ilvl="7"/>
+    <w:lvlOverride w:ilvl="8"/>
+  </w:num>
+  <w:num w:numId="61">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="62">
+    <w:abstractNumId w:val="49"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="63">
+    <w:abstractNumId w:val="26"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="64">
+    <w:abstractNumId w:val="37"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="65">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="66">
+    <w:abstractNumId w:val="46"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="67">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="68">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="69">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="70">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="71">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="72">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="73">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="74">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="75">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="76">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:numIdMacAtCleanup w:val="68"/>
 </w:numbering>
+</file>
+
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w15:person w15:author="LE BIHAN Christine">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S-1-5-21-3586639935-3625234975-3311933490-2881"/>
+  </w15:person>
+</w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-FR" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-DE" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-FR" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-FR" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:linkStyles/>
   <w:stylePaneFormatFilter w:val="1F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433"/>
+    <o:shapedefaults v:ext="edit" spidmax="34817"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="REFMGR.InstantFormat" w:val="&lt;InstantFormat&gt;&lt;Enabled&gt;0&lt;/Enabled&gt;&lt;ScanUnformatted&gt;1&lt;/ScanUnformatted&gt;&lt;ScanChanges&gt;1&lt;/ScanChanges&gt;&lt;/InstantFormat&gt;"/>
     <w:docVar w:name="REFMGR.Layout" w:val="&lt;Layout&gt;&lt;StartingRefnum&gt;I:\PROJETS TRANSVERSAUX\SOR\Service doc\Reference Manager\Format de reference\Formats sortie\biblioSOR100709.os&lt;/StartingRefnum&gt;&lt;FontName&gt;Trebuchet MS&lt;/FontName&gt;&lt;FontSize&gt;9&lt;/FontSize&gt;&lt;ReflistTitle&gt;&lt;/ReflistTitle&gt;&lt;SpaceAfter&gt;1&lt;/SpaceAfter&gt;&lt;ReflistOrder&gt;1&lt;/ReflistOrder&gt;&lt;CitationOrder&gt;1&lt;/CitationOrder&gt;&lt;NumberReferences&gt;0&lt;/NumberReferences&gt;&lt;FirstLineIndent&gt;0&lt;/FirstLineIndent&gt;&lt;HangingIndent&gt;0&lt;/HangingIndent&gt;&lt;LineSpacing&gt;0&lt;/LineSpacing&gt;&lt;ShowReprint&gt;1&lt;/ShowReprint&gt;&lt;ShowNotes&gt;1&lt;/ShowNotes&gt;&lt;ShowKeywords&gt;0&lt;/ShowKeywords&gt;&lt;ShortFormFields&gt;0&lt;/ShortFormFields&gt;&lt;ShowRecordID&gt;0&lt;/ShowRecordID&gt;&lt;ShowAbstract&gt;0&lt;/ShowAbstract&gt;&lt;/Layout&gt;"/>
     <w:docVar w:name="REFMGR.Libraries" w:val="&lt;Databases&gt;&lt;Libraries&gt;&lt;item&gt;biblio_ovaire_chirurgie_BASE_GLOBALE-MAJ-2007&lt;/item&gt;&lt;/Libraries&gt;&lt;/Databases&gt;"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="008F0FC9"/>
     <w:rsid w:val="0000051F"/>
@@ -29029,50 +31002,51 @@
     <w:rsid w:val="000A4B58"/>
     <w:rsid w:val="000A5726"/>
     <w:rsid w:val="000A5BDD"/>
     <w:rsid w:val="000A6071"/>
     <w:rsid w:val="000A623C"/>
     <w:rsid w:val="000A69A5"/>
     <w:rsid w:val="000A6B98"/>
     <w:rsid w:val="000A6E50"/>
     <w:rsid w:val="000A75EE"/>
     <w:rsid w:val="000A7FAA"/>
     <w:rsid w:val="000B0916"/>
     <w:rsid w:val="000B1BB6"/>
     <w:rsid w:val="000B1BC5"/>
     <w:rsid w:val="000B1E9C"/>
     <w:rsid w:val="000B20BB"/>
     <w:rsid w:val="000B239B"/>
     <w:rsid w:val="000B2478"/>
     <w:rsid w:val="000B26FC"/>
     <w:rsid w:val="000B2D0F"/>
     <w:rsid w:val="000B31C5"/>
     <w:rsid w:val="000B4998"/>
     <w:rsid w:val="000B615D"/>
     <w:rsid w:val="000B673F"/>
     <w:rsid w:val="000C0A1C"/>
     <w:rsid w:val="000C1611"/>
+    <w:rsid w:val="000C1FEB"/>
     <w:rsid w:val="000C254A"/>
     <w:rsid w:val="000C26EE"/>
     <w:rsid w:val="000C3406"/>
     <w:rsid w:val="000C3B22"/>
     <w:rsid w:val="000C5B6A"/>
     <w:rsid w:val="000C6554"/>
     <w:rsid w:val="000C694B"/>
     <w:rsid w:val="000C6CCD"/>
     <w:rsid w:val="000C6D3C"/>
     <w:rsid w:val="000C700F"/>
     <w:rsid w:val="000C746E"/>
     <w:rsid w:val="000D1550"/>
     <w:rsid w:val="000D1E11"/>
     <w:rsid w:val="000D1FDA"/>
     <w:rsid w:val="000D218F"/>
     <w:rsid w:val="000D2532"/>
     <w:rsid w:val="000D2A49"/>
     <w:rsid w:val="000D2E4E"/>
     <w:rsid w:val="000D33F5"/>
     <w:rsid w:val="000D389D"/>
     <w:rsid w:val="000D3B3C"/>
     <w:rsid w:val="000D42F7"/>
     <w:rsid w:val="000D5DFF"/>
     <w:rsid w:val="000D6AF2"/>
     <w:rsid w:val="000D77EA"/>
@@ -29343,50 +31317,51 @@
     <w:rsid w:val="0022066F"/>
     <w:rsid w:val="00220846"/>
     <w:rsid w:val="002215B9"/>
     <w:rsid w:val="002218CD"/>
     <w:rsid w:val="00221E3F"/>
     <w:rsid w:val="0022291F"/>
     <w:rsid w:val="002248C1"/>
     <w:rsid w:val="00225301"/>
     <w:rsid w:val="00225580"/>
     <w:rsid w:val="00225CDE"/>
     <w:rsid w:val="00225CFE"/>
     <w:rsid w:val="00226247"/>
     <w:rsid w:val="0022650F"/>
     <w:rsid w:val="00227610"/>
     <w:rsid w:val="00227D48"/>
     <w:rsid w:val="002302DC"/>
     <w:rsid w:val="002309C0"/>
     <w:rsid w:val="00231ABB"/>
     <w:rsid w:val="00235724"/>
     <w:rsid w:val="00235CE0"/>
     <w:rsid w:val="00236201"/>
     <w:rsid w:val="002362D2"/>
     <w:rsid w:val="0023657D"/>
     <w:rsid w:val="00236670"/>
     <w:rsid w:val="0023673B"/>
+    <w:rsid w:val="00236A29"/>
     <w:rsid w:val="00236DAB"/>
     <w:rsid w:val="00236F3E"/>
     <w:rsid w:val="0023700C"/>
     <w:rsid w:val="00240073"/>
     <w:rsid w:val="00240327"/>
     <w:rsid w:val="002432D1"/>
     <w:rsid w:val="00243315"/>
     <w:rsid w:val="00244387"/>
     <w:rsid w:val="002444B3"/>
     <w:rsid w:val="00244E13"/>
     <w:rsid w:val="0024585D"/>
     <w:rsid w:val="00245F49"/>
     <w:rsid w:val="002473D1"/>
     <w:rsid w:val="00247493"/>
     <w:rsid w:val="0024771E"/>
     <w:rsid w:val="00247E04"/>
     <w:rsid w:val="00250E8A"/>
     <w:rsid w:val="00250F0C"/>
     <w:rsid w:val="0025178D"/>
     <w:rsid w:val="00252281"/>
     <w:rsid w:val="00252700"/>
     <w:rsid w:val="00252734"/>
     <w:rsid w:val="0025496D"/>
     <w:rsid w:val="002554E7"/>
     <w:rsid w:val="00255AD7"/>
@@ -29409,50 +31384,51 @@
     <w:rsid w:val="002662D1"/>
     <w:rsid w:val="0026634D"/>
     <w:rsid w:val="002671C5"/>
     <w:rsid w:val="00267C85"/>
     <w:rsid w:val="002700FF"/>
     <w:rsid w:val="00270E6E"/>
     <w:rsid w:val="002715A4"/>
     <w:rsid w:val="00271D0D"/>
     <w:rsid w:val="0027295F"/>
     <w:rsid w:val="002743C4"/>
     <w:rsid w:val="0027510A"/>
     <w:rsid w:val="0027538F"/>
     <w:rsid w:val="00275532"/>
     <w:rsid w:val="00275E23"/>
     <w:rsid w:val="0027625F"/>
     <w:rsid w:val="00276579"/>
     <w:rsid w:val="00276932"/>
     <w:rsid w:val="00276C65"/>
     <w:rsid w:val="002772F3"/>
     <w:rsid w:val="00280024"/>
     <w:rsid w:val="00280099"/>
     <w:rsid w:val="0028053C"/>
     <w:rsid w:val="00283280"/>
     <w:rsid w:val="00283ACA"/>
     <w:rsid w:val="0028420A"/>
+    <w:rsid w:val="00284A01"/>
     <w:rsid w:val="002864C5"/>
     <w:rsid w:val="002877B7"/>
     <w:rsid w:val="0029120D"/>
     <w:rsid w:val="00291258"/>
     <w:rsid w:val="00291826"/>
     <w:rsid w:val="00291911"/>
     <w:rsid w:val="00291B0A"/>
     <w:rsid w:val="002920EF"/>
     <w:rsid w:val="00292FE4"/>
     <w:rsid w:val="002931CC"/>
     <w:rsid w:val="00293396"/>
     <w:rsid w:val="0029353F"/>
     <w:rsid w:val="00293E49"/>
     <w:rsid w:val="00293E94"/>
     <w:rsid w:val="00294224"/>
     <w:rsid w:val="002946E4"/>
     <w:rsid w:val="002948DD"/>
     <w:rsid w:val="002951D8"/>
     <w:rsid w:val="0029542D"/>
     <w:rsid w:val="002955AE"/>
     <w:rsid w:val="00296315"/>
     <w:rsid w:val="002A0191"/>
     <w:rsid w:val="002A0642"/>
     <w:rsid w:val="002A1131"/>
     <w:rsid w:val="002A122E"/>
@@ -29593,50 +31569,51 @@
     <w:rsid w:val="00337392"/>
     <w:rsid w:val="003379F6"/>
     <w:rsid w:val="00342B41"/>
     <w:rsid w:val="00342BCC"/>
     <w:rsid w:val="00342E1F"/>
     <w:rsid w:val="00343163"/>
     <w:rsid w:val="00345C2E"/>
     <w:rsid w:val="00345CF3"/>
     <w:rsid w:val="00346655"/>
     <w:rsid w:val="0035036F"/>
     <w:rsid w:val="00350BFA"/>
     <w:rsid w:val="0035116A"/>
     <w:rsid w:val="0035209D"/>
     <w:rsid w:val="00352490"/>
     <w:rsid w:val="00352A64"/>
     <w:rsid w:val="00354AEB"/>
     <w:rsid w:val="00354ED7"/>
     <w:rsid w:val="003553A4"/>
     <w:rsid w:val="0035566E"/>
     <w:rsid w:val="00355E37"/>
     <w:rsid w:val="00356453"/>
     <w:rsid w:val="00356525"/>
     <w:rsid w:val="00356689"/>
     <w:rsid w:val="00356B40"/>
     <w:rsid w:val="00357405"/>
+    <w:rsid w:val="00357565"/>
     <w:rsid w:val="00360245"/>
     <w:rsid w:val="003616F6"/>
     <w:rsid w:val="0036191A"/>
     <w:rsid w:val="00361C1B"/>
     <w:rsid w:val="0036347E"/>
     <w:rsid w:val="003636FC"/>
     <w:rsid w:val="00363D01"/>
     <w:rsid w:val="00363F14"/>
     <w:rsid w:val="00364469"/>
     <w:rsid w:val="00364D47"/>
     <w:rsid w:val="00365A53"/>
     <w:rsid w:val="00366A47"/>
     <w:rsid w:val="00370E41"/>
     <w:rsid w:val="0037156B"/>
     <w:rsid w:val="00372DF3"/>
     <w:rsid w:val="003744E2"/>
     <w:rsid w:val="0037467F"/>
     <w:rsid w:val="00375425"/>
     <w:rsid w:val="00375E9F"/>
     <w:rsid w:val="00376D1F"/>
     <w:rsid w:val="00376D3E"/>
     <w:rsid w:val="00376EC7"/>
     <w:rsid w:val="00376F82"/>
     <w:rsid w:val="00377377"/>
     <w:rsid w:val="00377906"/>
@@ -29884,102 +31861,105 @@
     <w:rsid w:val="00495C55"/>
     <w:rsid w:val="004966DC"/>
     <w:rsid w:val="00496F0A"/>
     <w:rsid w:val="00496F7F"/>
     <w:rsid w:val="004A0015"/>
     <w:rsid w:val="004A01F0"/>
     <w:rsid w:val="004A0C08"/>
     <w:rsid w:val="004A2881"/>
     <w:rsid w:val="004A314B"/>
     <w:rsid w:val="004A4D13"/>
     <w:rsid w:val="004A4F5C"/>
     <w:rsid w:val="004A5244"/>
     <w:rsid w:val="004A5B4A"/>
     <w:rsid w:val="004A613B"/>
     <w:rsid w:val="004A687F"/>
     <w:rsid w:val="004A6D0E"/>
     <w:rsid w:val="004B0831"/>
     <w:rsid w:val="004B0A01"/>
     <w:rsid w:val="004B0D61"/>
     <w:rsid w:val="004B1622"/>
     <w:rsid w:val="004B2460"/>
     <w:rsid w:val="004B2966"/>
     <w:rsid w:val="004B3CE0"/>
     <w:rsid w:val="004B4FCA"/>
     <w:rsid w:val="004B5319"/>
+    <w:rsid w:val="004B5488"/>
     <w:rsid w:val="004B5741"/>
     <w:rsid w:val="004B5931"/>
     <w:rsid w:val="004B68DE"/>
     <w:rsid w:val="004C134B"/>
     <w:rsid w:val="004C1C14"/>
     <w:rsid w:val="004C35BE"/>
     <w:rsid w:val="004C45DB"/>
     <w:rsid w:val="004C53EB"/>
     <w:rsid w:val="004C5E83"/>
     <w:rsid w:val="004C6096"/>
     <w:rsid w:val="004C66C9"/>
     <w:rsid w:val="004C6B81"/>
     <w:rsid w:val="004C6CE5"/>
     <w:rsid w:val="004C7BE3"/>
     <w:rsid w:val="004C7DEE"/>
     <w:rsid w:val="004D075C"/>
     <w:rsid w:val="004D1CA8"/>
     <w:rsid w:val="004D1D96"/>
     <w:rsid w:val="004D1EE9"/>
     <w:rsid w:val="004D2349"/>
     <w:rsid w:val="004D2727"/>
     <w:rsid w:val="004D2B2A"/>
     <w:rsid w:val="004D2C50"/>
     <w:rsid w:val="004D3325"/>
     <w:rsid w:val="004D372A"/>
     <w:rsid w:val="004D3ABE"/>
     <w:rsid w:val="004D3F10"/>
     <w:rsid w:val="004D4300"/>
     <w:rsid w:val="004D43B2"/>
     <w:rsid w:val="004D48AD"/>
     <w:rsid w:val="004D60DC"/>
     <w:rsid w:val="004D68EE"/>
     <w:rsid w:val="004D6B64"/>
     <w:rsid w:val="004D7284"/>
     <w:rsid w:val="004D7673"/>
     <w:rsid w:val="004D7898"/>
     <w:rsid w:val="004D7A2F"/>
     <w:rsid w:val="004E1C4E"/>
     <w:rsid w:val="004E2AF4"/>
     <w:rsid w:val="004E3180"/>
     <w:rsid w:val="004E3207"/>
     <w:rsid w:val="004E3574"/>
     <w:rsid w:val="004E358F"/>
+    <w:rsid w:val="004E38D8"/>
     <w:rsid w:val="004E4EDA"/>
     <w:rsid w:val="004E610A"/>
     <w:rsid w:val="004E6BA7"/>
     <w:rsid w:val="004E78EF"/>
     <w:rsid w:val="004E7985"/>
     <w:rsid w:val="004E7C45"/>
     <w:rsid w:val="004E7D98"/>
     <w:rsid w:val="004F0048"/>
     <w:rsid w:val="004F110D"/>
+    <w:rsid w:val="004F4331"/>
     <w:rsid w:val="004F4661"/>
     <w:rsid w:val="004F4EAF"/>
     <w:rsid w:val="004F5A42"/>
     <w:rsid w:val="004F5C4B"/>
     <w:rsid w:val="004F5FA7"/>
     <w:rsid w:val="004F5FDB"/>
     <w:rsid w:val="004F60B3"/>
     <w:rsid w:val="004F6385"/>
     <w:rsid w:val="004F6912"/>
     <w:rsid w:val="004F7F08"/>
     <w:rsid w:val="005001B0"/>
     <w:rsid w:val="00500B03"/>
     <w:rsid w:val="00500B9F"/>
     <w:rsid w:val="00501E84"/>
     <w:rsid w:val="00501F78"/>
     <w:rsid w:val="005029FF"/>
     <w:rsid w:val="00503DBA"/>
     <w:rsid w:val="005043AC"/>
     <w:rsid w:val="005047D1"/>
     <w:rsid w:val="005047EC"/>
     <w:rsid w:val="00504A3F"/>
     <w:rsid w:val="005062A5"/>
     <w:rsid w:val="00506491"/>
     <w:rsid w:val="005065E4"/>
     <w:rsid w:val="00506780"/>
@@ -30083,51 +32063,53 @@
     <w:rsid w:val="00572017"/>
     <w:rsid w:val="00574A06"/>
     <w:rsid w:val="0057542F"/>
     <w:rsid w:val="005766B0"/>
     <w:rsid w:val="00576907"/>
     <w:rsid w:val="00576AA3"/>
     <w:rsid w:val="00577349"/>
     <w:rsid w:val="00577947"/>
     <w:rsid w:val="0058014A"/>
     <w:rsid w:val="00581655"/>
     <w:rsid w:val="005830CD"/>
     <w:rsid w:val="00583278"/>
     <w:rsid w:val="00583A27"/>
     <w:rsid w:val="00583F73"/>
     <w:rsid w:val="00584AB4"/>
     <w:rsid w:val="00584ED3"/>
     <w:rsid w:val="00584FF7"/>
     <w:rsid w:val="005851C5"/>
     <w:rsid w:val="005854CA"/>
     <w:rsid w:val="0058600C"/>
     <w:rsid w:val="00586298"/>
     <w:rsid w:val="00587390"/>
     <w:rsid w:val="00587DD3"/>
     <w:rsid w:val="005906E3"/>
     <w:rsid w:val="0059073D"/>
+    <w:rsid w:val="00590767"/>
     <w:rsid w:val="00592FBE"/>
+    <w:rsid w:val="00592FD4"/>
     <w:rsid w:val="00593BA8"/>
     <w:rsid w:val="005941A4"/>
     <w:rsid w:val="00594288"/>
     <w:rsid w:val="00595C95"/>
     <w:rsid w:val="005962F9"/>
     <w:rsid w:val="00596B67"/>
     <w:rsid w:val="00596F08"/>
     <w:rsid w:val="00596FC5"/>
     <w:rsid w:val="005970B9"/>
     <w:rsid w:val="005973B9"/>
     <w:rsid w:val="0059797E"/>
     <w:rsid w:val="00597C44"/>
     <w:rsid w:val="00597D98"/>
     <w:rsid w:val="005A051C"/>
     <w:rsid w:val="005A0E29"/>
     <w:rsid w:val="005A1E85"/>
     <w:rsid w:val="005A268E"/>
     <w:rsid w:val="005A26FC"/>
     <w:rsid w:val="005A4509"/>
     <w:rsid w:val="005A5375"/>
     <w:rsid w:val="005A5831"/>
     <w:rsid w:val="005A626B"/>
     <w:rsid w:val="005A759C"/>
     <w:rsid w:val="005A7EBE"/>
     <w:rsid w:val="005A7FAF"/>
@@ -30292,50 +32274,51 @@
     <w:rsid w:val="00677846"/>
     <w:rsid w:val="00677D35"/>
     <w:rsid w:val="00677E9C"/>
     <w:rsid w:val="00677F4B"/>
     <w:rsid w:val="00681DD0"/>
     <w:rsid w:val="006830BC"/>
     <w:rsid w:val="006831B2"/>
     <w:rsid w:val="00683938"/>
     <w:rsid w:val="00683A2E"/>
     <w:rsid w:val="0068492A"/>
     <w:rsid w:val="00684AFF"/>
     <w:rsid w:val="00684BF7"/>
     <w:rsid w:val="00685070"/>
     <w:rsid w:val="0068508E"/>
     <w:rsid w:val="0068532F"/>
     <w:rsid w:val="006853F1"/>
     <w:rsid w:val="00685B27"/>
     <w:rsid w:val="00685B4A"/>
     <w:rsid w:val="006907D7"/>
     <w:rsid w:val="006911FE"/>
     <w:rsid w:val="00691AF0"/>
     <w:rsid w:val="00691D7A"/>
     <w:rsid w:val="0069271C"/>
     <w:rsid w:val="006927A7"/>
     <w:rsid w:val="006928A4"/>
+    <w:rsid w:val="00692E56"/>
     <w:rsid w:val="00693248"/>
     <w:rsid w:val="00693DD5"/>
     <w:rsid w:val="0069447C"/>
     <w:rsid w:val="006951CE"/>
     <w:rsid w:val="00695363"/>
     <w:rsid w:val="00695371"/>
     <w:rsid w:val="006954A3"/>
     <w:rsid w:val="00695A7A"/>
     <w:rsid w:val="00695C41"/>
     <w:rsid w:val="00697514"/>
     <w:rsid w:val="006A0EF1"/>
     <w:rsid w:val="006A146D"/>
     <w:rsid w:val="006A1FC4"/>
     <w:rsid w:val="006A2FA4"/>
     <w:rsid w:val="006A35D3"/>
     <w:rsid w:val="006A3630"/>
     <w:rsid w:val="006A45C8"/>
     <w:rsid w:val="006A5130"/>
     <w:rsid w:val="006A5864"/>
     <w:rsid w:val="006A5F30"/>
     <w:rsid w:val="006A67E4"/>
     <w:rsid w:val="006A691D"/>
     <w:rsid w:val="006A7047"/>
     <w:rsid w:val="006A71D2"/>
     <w:rsid w:val="006A78B0"/>
@@ -30394,50 +32377,51 @@
     <w:rsid w:val="00700900"/>
     <w:rsid w:val="00701102"/>
     <w:rsid w:val="00701473"/>
     <w:rsid w:val="00701B11"/>
     <w:rsid w:val="00701F94"/>
     <w:rsid w:val="0070264B"/>
     <w:rsid w:val="007031F4"/>
     <w:rsid w:val="00703625"/>
     <w:rsid w:val="007039FD"/>
     <w:rsid w:val="007040D1"/>
     <w:rsid w:val="0070446C"/>
     <w:rsid w:val="007051F4"/>
     <w:rsid w:val="00705237"/>
     <w:rsid w:val="00705DEF"/>
     <w:rsid w:val="00707D6D"/>
     <w:rsid w:val="00711450"/>
     <w:rsid w:val="007125DB"/>
     <w:rsid w:val="007139AA"/>
     <w:rsid w:val="00713EF5"/>
     <w:rsid w:val="00714A68"/>
     <w:rsid w:val="007151C3"/>
     <w:rsid w:val="007157DD"/>
     <w:rsid w:val="007157DE"/>
     <w:rsid w:val="00717765"/>
     <w:rsid w:val="0072032E"/>
+    <w:rsid w:val="00720B36"/>
     <w:rsid w:val="0072180D"/>
     <w:rsid w:val="00721BDB"/>
     <w:rsid w:val="00721CF1"/>
     <w:rsid w:val="007227C8"/>
     <w:rsid w:val="00722FD1"/>
     <w:rsid w:val="00723558"/>
     <w:rsid w:val="00723B08"/>
     <w:rsid w:val="00723F67"/>
     <w:rsid w:val="00724326"/>
     <w:rsid w:val="007245BA"/>
     <w:rsid w:val="0072466A"/>
     <w:rsid w:val="00725793"/>
     <w:rsid w:val="007257F7"/>
     <w:rsid w:val="00726892"/>
     <w:rsid w:val="00730A5B"/>
     <w:rsid w:val="00731348"/>
     <w:rsid w:val="00731395"/>
     <w:rsid w:val="00731547"/>
     <w:rsid w:val="00731D34"/>
     <w:rsid w:val="0073245C"/>
     <w:rsid w:val="00732699"/>
     <w:rsid w:val="007330B8"/>
     <w:rsid w:val="007333A2"/>
     <w:rsid w:val="00734407"/>
     <w:rsid w:val="0073542A"/>
@@ -30694,90 +32678,92 @@
     <w:rsid w:val="00880938"/>
     <w:rsid w:val="008809C5"/>
     <w:rsid w:val="008814D4"/>
     <w:rsid w:val="00882EC9"/>
     <w:rsid w:val="008851FD"/>
     <w:rsid w:val="008858E1"/>
     <w:rsid w:val="00885EDE"/>
     <w:rsid w:val="008864AB"/>
     <w:rsid w:val="00886B95"/>
     <w:rsid w:val="00886DF4"/>
     <w:rsid w:val="0088764E"/>
     <w:rsid w:val="00887C7B"/>
     <w:rsid w:val="00887D2F"/>
     <w:rsid w:val="00887D98"/>
     <w:rsid w:val="008905CF"/>
     <w:rsid w:val="00890987"/>
     <w:rsid w:val="008913E3"/>
     <w:rsid w:val="00891C9D"/>
     <w:rsid w:val="00893189"/>
     <w:rsid w:val="008931E7"/>
     <w:rsid w:val="008933BB"/>
     <w:rsid w:val="008933C9"/>
     <w:rsid w:val="0089365B"/>
     <w:rsid w:val="00894184"/>
     <w:rsid w:val="008949EE"/>
+    <w:rsid w:val="00895805"/>
     <w:rsid w:val="00896326"/>
     <w:rsid w:val="008A035D"/>
     <w:rsid w:val="008A1187"/>
     <w:rsid w:val="008A1D26"/>
     <w:rsid w:val="008A2CFE"/>
     <w:rsid w:val="008A2FA9"/>
     <w:rsid w:val="008A347D"/>
     <w:rsid w:val="008A376D"/>
     <w:rsid w:val="008A3A4F"/>
     <w:rsid w:val="008A3AF6"/>
     <w:rsid w:val="008A3B05"/>
     <w:rsid w:val="008A4625"/>
     <w:rsid w:val="008A4AB6"/>
     <w:rsid w:val="008A5BCC"/>
     <w:rsid w:val="008A6129"/>
     <w:rsid w:val="008A62AA"/>
     <w:rsid w:val="008A6D7B"/>
     <w:rsid w:val="008A78A0"/>
     <w:rsid w:val="008B0AD7"/>
     <w:rsid w:val="008B16DF"/>
     <w:rsid w:val="008B1D0F"/>
     <w:rsid w:val="008B2255"/>
     <w:rsid w:val="008B3200"/>
     <w:rsid w:val="008B3986"/>
     <w:rsid w:val="008B3F25"/>
     <w:rsid w:val="008B40FE"/>
     <w:rsid w:val="008B59B0"/>
     <w:rsid w:val="008B5CE0"/>
     <w:rsid w:val="008B5F88"/>
     <w:rsid w:val="008B692B"/>
     <w:rsid w:val="008B6A7B"/>
     <w:rsid w:val="008B6B7E"/>
     <w:rsid w:val="008C0F04"/>
     <w:rsid w:val="008C1C42"/>
     <w:rsid w:val="008C1F76"/>
     <w:rsid w:val="008C235D"/>
     <w:rsid w:val="008C2391"/>
     <w:rsid w:val="008C2477"/>
     <w:rsid w:val="008C489D"/>
     <w:rsid w:val="008C49B4"/>
+    <w:rsid w:val="008C5A7A"/>
     <w:rsid w:val="008C6C31"/>
     <w:rsid w:val="008C7360"/>
     <w:rsid w:val="008C788C"/>
     <w:rsid w:val="008C7CCC"/>
     <w:rsid w:val="008D05A6"/>
     <w:rsid w:val="008D062B"/>
     <w:rsid w:val="008D099D"/>
     <w:rsid w:val="008D2231"/>
     <w:rsid w:val="008D243D"/>
     <w:rsid w:val="008D25D2"/>
     <w:rsid w:val="008D306A"/>
     <w:rsid w:val="008D4286"/>
     <w:rsid w:val="008D531E"/>
     <w:rsid w:val="008D5B6D"/>
     <w:rsid w:val="008D6181"/>
     <w:rsid w:val="008D6583"/>
     <w:rsid w:val="008D6650"/>
     <w:rsid w:val="008D6EF9"/>
     <w:rsid w:val="008D72B9"/>
     <w:rsid w:val="008D746E"/>
     <w:rsid w:val="008D76EE"/>
     <w:rsid w:val="008D7A10"/>
     <w:rsid w:val="008E0BDB"/>
     <w:rsid w:val="008E1B1F"/>
     <w:rsid w:val="008E248A"/>
@@ -30846,50 +32832,51 @@
     <w:rsid w:val="00921823"/>
     <w:rsid w:val="0092262B"/>
     <w:rsid w:val="009229F2"/>
     <w:rsid w:val="0092380E"/>
     <w:rsid w:val="0092592A"/>
     <w:rsid w:val="009275C2"/>
     <w:rsid w:val="00927D19"/>
     <w:rsid w:val="00930C21"/>
     <w:rsid w:val="00931330"/>
     <w:rsid w:val="009329A1"/>
     <w:rsid w:val="00933165"/>
     <w:rsid w:val="00934A28"/>
     <w:rsid w:val="00935272"/>
     <w:rsid w:val="0093549E"/>
     <w:rsid w:val="00936163"/>
     <w:rsid w:val="009365E4"/>
     <w:rsid w:val="0093722C"/>
     <w:rsid w:val="009377B7"/>
     <w:rsid w:val="009378EB"/>
     <w:rsid w:val="009406B9"/>
     <w:rsid w:val="0094201C"/>
     <w:rsid w:val="0094357B"/>
     <w:rsid w:val="00943711"/>
     <w:rsid w:val="00945800"/>
     <w:rsid w:val="00945B55"/>
+    <w:rsid w:val="00945CEE"/>
     <w:rsid w:val="0094612B"/>
     <w:rsid w:val="00946AAA"/>
     <w:rsid w:val="0094723A"/>
     <w:rsid w:val="00947F49"/>
     <w:rsid w:val="0095018D"/>
     <w:rsid w:val="009516BE"/>
     <w:rsid w:val="00951FC3"/>
     <w:rsid w:val="009531F4"/>
     <w:rsid w:val="009540BB"/>
     <w:rsid w:val="00954433"/>
     <w:rsid w:val="00954E93"/>
     <w:rsid w:val="00955687"/>
     <w:rsid w:val="00955D13"/>
     <w:rsid w:val="00955E96"/>
     <w:rsid w:val="009565CF"/>
     <w:rsid w:val="00957148"/>
     <w:rsid w:val="009573BA"/>
     <w:rsid w:val="009578B4"/>
     <w:rsid w:val="00960347"/>
     <w:rsid w:val="00961E06"/>
     <w:rsid w:val="00962582"/>
     <w:rsid w:val="00962F1D"/>
     <w:rsid w:val="00963D05"/>
     <w:rsid w:val="00964204"/>
     <w:rsid w:val="00964941"/>
@@ -31015,50 +33002,51 @@
     <w:rsid w:val="009F108B"/>
     <w:rsid w:val="009F142D"/>
     <w:rsid w:val="009F17FE"/>
     <w:rsid w:val="009F2820"/>
     <w:rsid w:val="009F32A8"/>
     <w:rsid w:val="009F3412"/>
     <w:rsid w:val="009F4C0A"/>
     <w:rsid w:val="009F54CA"/>
     <w:rsid w:val="009F5844"/>
     <w:rsid w:val="009F6D7E"/>
     <w:rsid w:val="009F72EC"/>
     <w:rsid w:val="009F7E0A"/>
     <w:rsid w:val="00A00228"/>
     <w:rsid w:val="00A00DE6"/>
     <w:rsid w:val="00A0132E"/>
     <w:rsid w:val="00A02671"/>
     <w:rsid w:val="00A02997"/>
     <w:rsid w:val="00A03A1C"/>
     <w:rsid w:val="00A03D90"/>
     <w:rsid w:val="00A0435E"/>
     <w:rsid w:val="00A055AB"/>
     <w:rsid w:val="00A05BF4"/>
     <w:rsid w:val="00A0682F"/>
     <w:rsid w:val="00A075C6"/>
     <w:rsid w:val="00A07923"/>
+    <w:rsid w:val="00A10BA8"/>
     <w:rsid w:val="00A10CAD"/>
     <w:rsid w:val="00A10ED2"/>
     <w:rsid w:val="00A11B62"/>
     <w:rsid w:val="00A11B97"/>
     <w:rsid w:val="00A11C0F"/>
     <w:rsid w:val="00A122A3"/>
     <w:rsid w:val="00A12877"/>
     <w:rsid w:val="00A12E82"/>
     <w:rsid w:val="00A13F6C"/>
     <w:rsid w:val="00A13F84"/>
     <w:rsid w:val="00A14134"/>
     <w:rsid w:val="00A14A4F"/>
     <w:rsid w:val="00A157B5"/>
     <w:rsid w:val="00A15CB8"/>
     <w:rsid w:val="00A17B5E"/>
     <w:rsid w:val="00A20180"/>
     <w:rsid w:val="00A219E9"/>
     <w:rsid w:val="00A22E9E"/>
     <w:rsid w:val="00A23069"/>
     <w:rsid w:val="00A231A8"/>
     <w:rsid w:val="00A2368C"/>
     <w:rsid w:val="00A25310"/>
     <w:rsid w:val="00A258F5"/>
     <w:rsid w:val="00A25E51"/>
     <w:rsid w:val="00A25F1B"/>
@@ -31264,50 +33252,51 @@
     <w:rsid w:val="00B161D6"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B1775B"/>
     <w:rsid w:val="00B2001A"/>
     <w:rsid w:val="00B20773"/>
     <w:rsid w:val="00B20957"/>
     <w:rsid w:val="00B20B46"/>
     <w:rsid w:val="00B2250C"/>
     <w:rsid w:val="00B22A84"/>
     <w:rsid w:val="00B23747"/>
     <w:rsid w:val="00B23C57"/>
     <w:rsid w:val="00B23DEC"/>
     <w:rsid w:val="00B23FF0"/>
     <w:rsid w:val="00B2477D"/>
     <w:rsid w:val="00B251FE"/>
     <w:rsid w:val="00B258AE"/>
     <w:rsid w:val="00B2598E"/>
     <w:rsid w:val="00B25D98"/>
     <w:rsid w:val="00B27282"/>
     <w:rsid w:val="00B273A6"/>
     <w:rsid w:val="00B278DF"/>
     <w:rsid w:val="00B30907"/>
     <w:rsid w:val="00B3369C"/>
     <w:rsid w:val="00B3580E"/>
     <w:rsid w:val="00B35D4E"/>
+    <w:rsid w:val="00B36D99"/>
     <w:rsid w:val="00B37AB5"/>
     <w:rsid w:val="00B40927"/>
     <w:rsid w:val="00B40A51"/>
     <w:rsid w:val="00B411F5"/>
     <w:rsid w:val="00B42014"/>
     <w:rsid w:val="00B42295"/>
     <w:rsid w:val="00B43155"/>
     <w:rsid w:val="00B434ED"/>
     <w:rsid w:val="00B4362F"/>
     <w:rsid w:val="00B4385B"/>
     <w:rsid w:val="00B43B68"/>
     <w:rsid w:val="00B43C5D"/>
     <w:rsid w:val="00B43F70"/>
     <w:rsid w:val="00B44A4E"/>
     <w:rsid w:val="00B44D85"/>
     <w:rsid w:val="00B451BA"/>
     <w:rsid w:val="00B4560A"/>
     <w:rsid w:val="00B4585F"/>
     <w:rsid w:val="00B458BD"/>
     <w:rsid w:val="00B46079"/>
     <w:rsid w:val="00B460E9"/>
     <w:rsid w:val="00B47289"/>
     <w:rsid w:val="00B500A5"/>
     <w:rsid w:val="00B505FB"/>
     <w:rsid w:val="00B5067C"/>
@@ -31462,50 +33451,51 @@
     <w:rsid w:val="00BF578A"/>
     <w:rsid w:val="00BF6BFB"/>
     <w:rsid w:val="00BF7519"/>
     <w:rsid w:val="00BF779B"/>
     <w:rsid w:val="00BF7D01"/>
     <w:rsid w:val="00C0190D"/>
     <w:rsid w:val="00C023DA"/>
     <w:rsid w:val="00C027F8"/>
     <w:rsid w:val="00C02EEE"/>
     <w:rsid w:val="00C033A6"/>
     <w:rsid w:val="00C03CEC"/>
     <w:rsid w:val="00C056B9"/>
     <w:rsid w:val="00C05BC4"/>
     <w:rsid w:val="00C0691A"/>
     <w:rsid w:val="00C10098"/>
     <w:rsid w:val="00C12020"/>
     <w:rsid w:val="00C1251B"/>
     <w:rsid w:val="00C12B1A"/>
     <w:rsid w:val="00C12DA8"/>
     <w:rsid w:val="00C12EE2"/>
     <w:rsid w:val="00C13442"/>
     <w:rsid w:val="00C13A40"/>
     <w:rsid w:val="00C149E6"/>
     <w:rsid w:val="00C16B47"/>
     <w:rsid w:val="00C21845"/>
+    <w:rsid w:val="00C22556"/>
     <w:rsid w:val="00C23789"/>
     <w:rsid w:val="00C23C76"/>
     <w:rsid w:val="00C23EAA"/>
     <w:rsid w:val="00C24A5C"/>
     <w:rsid w:val="00C24EB5"/>
     <w:rsid w:val="00C2581B"/>
     <w:rsid w:val="00C261BB"/>
     <w:rsid w:val="00C27327"/>
     <w:rsid w:val="00C27E4B"/>
     <w:rsid w:val="00C30130"/>
     <w:rsid w:val="00C301D4"/>
     <w:rsid w:val="00C30658"/>
     <w:rsid w:val="00C3165B"/>
     <w:rsid w:val="00C32561"/>
     <w:rsid w:val="00C32B42"/>
     <w:rsid w:val="00C3303B"/>
     <w:rsid w:val="00C33CD5"/>
     <w:rsid w:val="00C33F01"/>
     <w:rsid w:val="00C343EF"/>
     <w:rsid w:val="00C35476"/>
     <w:rsid w:val="00C35B64"/>
     <w:rsid w:val="00C35C4A"/>
     <w:rsid w:val="00C35E3C"/>
     <w:rsid w:val="00C36281"/>
     <w:rsid w:val="00C36CF3"/>
@@ -31573,50 +33563,51 @@
     <w:rsid w:val="00C76F0E"/>
     <w:rsid w:val="00C770DE"/>
     <w:rsid w:val="00C77223"/>
     <w:rsid w:val="00C77229"/>
     <w:rsid w:val="00C80C91"/>
     <w:rsid w:val="00C810D8"/>
     <w:rsid w:val="00C81179"/>
     <w:rsid w:val="00C81C88"/>
     <w:rsid w:val="00C84E8C"/>
     <w:rsid w:val="00C8533C"/>
     <w:rsid w:val="00C858D8"/>
     <w:rsid w:val="00C8674E"/>
     <w:rsid w:val="00C867D7"/>
     <w:rsid w:val="00C86A8F"/>
     <w:rsid w:val="00C871F1"/>
     <w:rsid w:val="00C877FC"/>
     <w:rsid w:val="00C87911"/>
     <w:rsid w:val="00C900C1"/>
     <w:rsid w:val="00C9069B"/>
     <w:rsid w:val="00C90939"/>
     <w:rsid w:val="00C90E57"/>
     <w:rsid w:val="00C9117D"/>
     <w:rsid w:val="00C9145B"/>
     <w:rsid w:val="00C91472"/>
     <w:rsid w:val="00C91F54"/>
+    <w:rsid w:val="00C924FC"/>
     <w:rsid w:val="00C93233"/>
     <w:rsid w:val="00C9372E"/>
     <w:rsid w:val="00C93C95"/>
     <w:rsid w:val="00C93DDB"/>
     <w:rsid w:val="00C944D6"/>
     <w:rsid w:val="00C9487B"/>
     <w:rsid w:val="00C955A3"/>
     <w:rsid w:val="00C95D20"/>
     <w:rsid w:val="00C96D71"/>
     <w:rsid w:val="00C971B5"/>
     <w:rsid w:val="00C97DFB"/>
     <w:rsid w:val="00CA048E"/>
     <w:rsid w:val="00CA0636"/>
     <w:rsid w:val="00CA0B23"/>
     <w:rsid w:val="00CA122B"/>
     <w:rsid w:val="00CA1FB0"/>
     <w:rsid w:val="00CA27E6"/>
     <w:rsid w:val="00CA350C"/>
     <w:rsid w:val="00CA3583"/>
     <w:rsid w:val="00CA5748"/>
     <w:rsid w:val="00CA5D12"/>
     <w:rsid w:val="00CA5D8B"/>
     <w:rsid w:val="00CA6A30"/>
     <w:rsid w:val="00CA6B90"/>
     <w:rsid w:val="00CA7CE9"/>
@@ -31731,50 +33722,51 @@
     <w:rsid w:val="00D246A4"/>
     <w:rsid w:val="00D247B1"/>
     <w:rsid w:val="00D24A28"/>
     <w:rsid w:val="00D25430"/>
     <w:rsid w:val="00D25989"/>
     <w:rsid w:val="00D25A1D"/>
     <w:rsid w:val="00D26E70"/>
     <w:rsid w:val="00D271DD"/>
     <w:rsid w:val="00D27586"/>
     <w:rsid w:val="00D27A0C"/>
     <w:rsid w:val="00D27B25"/>
     <w:rsid w:val="00D3005F"/>
     <w:rsid w:val="00D3131F"/>
     <w:rsid w:val="00D31ECA"/>
     <w:rsid w:val="00D320B6"/>
     <w:rsid w:val="00D33A13"/>
     <w:rsid w:val="00D34EFC"/>
     <w:rsid w:val="00D3512F"/>
     <w:rsid w:val="00D3523D"/>
     <w:rsid w:val="00D3567B"/>
     <w:rsid w:val="00D364E1"/>
     <w:rsid w:val="00D365C3"/>
     <w:rsid w:val="00D3726A"/>
     <w:rsid w:val="00D40BE7"/>
     <w:rsid w:val="00D428A4"/>
+    <w:rsid w:val="00D44B1B"/>
     <w:rsid w:val="00D44FF7"/>
     <w:rsid w:val="00D450D1"/>
     <w:rsid w:val="00D45D81"/>
     <w:rsid w:val="00D467CB"/>
     <w:rsid w:val="00D4717E"/>
     <w:rsid w:val="00D47CAD"/>
     <w:rsid w:val="00D47F03"/>
     <w:rsid w:val="00D50737"/>
     <w:rsid w:val="00D5153F"/>
     <w:rsid w:val="00D5289B"/>
     <w:rsid w:val="00D52C78"/>
     <w:rsid w:val="00D53957"/>
     <w:rsid w:val="00D53FD8"/>
     <w:rsid w:val="00D540E7"/>
     <w:rsid w:val="00D5422B"/>
     <w:rsid w:val="00D54860"/>
     <w:rsid w:val="00D54CF7"/>
     <w:rsid w:val="00D55F5E"/>
     <w:rsid w:val="00D563BC"/>
     <w:rsid w:val="00D56E5A"/>
     <w:rsid w:val="00D57747"/>
     <w:rsid w:val="00D57B86"/>
     <w:rsid w:val="00D57F01"/>
     <w:rsid w:val="00D619F2"/>
     <w:rsid w:val="00D61C3E"/>
@@ -31957,50 +33949,51 @@
     <w:rsid w:val="00E45B8F"/>
     <w:rsid w:val="00E45BF4"/>
     <w:rsid w:val="00E46D86"/>
     <w:rsid w:val="00E47197"/>
     <w:rsid w:val="00E4765E"/>
     <w:rsid w:val="00E504CF"/>
     <w:rsid w:val="00E509C6"/>
     <w:rsid w:val="00E52097"/>
     <w:rsid w:val="00E53091"/>
     <w:rsid w:val="00E5347D"/>
     <w:rsid w:val="00E53A40"/>
     <w:rsid w:val="00E55D62"/>
     <w:rsid w:val="00E577F7"/>
     <w:rsid w:val="00E61CAC"/>
     <w:rsid w:val="00E62049"/>
     <w:rsid w:val="00E622A0"/>
     <w:rsid w:val="00E639B0"/>
     <w:rsid w:val="00E64EED"/>
     <w:rsid w:val="00E6568D"/>
     <w:rsid w:val="00E65C5A"/>
     <w:rsid w:val="00E66A36"/>
     <w:rsid w:val="00E67B46"/>
     <w:rsid w:val="00E67FA2"/>
     <w:rsid w:val="00E700EC"/>
     <w:rsid w:val="00E70E0F"/>
+    <w:rsid w:val="00E70F7D"/>
     <w:rsid w:val="00E71F14"/>
     <w:rsid w:val="00E721BD"/>
     <w:rsid w:val="00E7438F"/>
     <w:rsid w:val="00E7471E"/>
     <w:rsid w:val="00E74BE6"/>
     <w:rsid w:val="00E7633E"/>
     <w:rsid w:val="00E76367"/>
     <w:rsid w:val="00E77E2C"/>
     <w:rsid w:val="00E804AB"/>
     <w:rsid w:val="00E80765"/>
     <w:rsid w:val="00E80E14"/>
     <w:rsid w:val="00E8193D"/>
     <w:rsid w:val="00E81A8D"/>
     <w:rsid w:val="00E81F63"/>
     <w:rsid w:val="00E82831"/>
     <w:rsid w:val="00E82C85"/>
     <w:rsid w:val="00E8337A"/>
     <w:rsid w:val="00E83AE5"/>
     <w:rsid w:val="00E8442D"/>
     <w:rsid w:val="00E84709"/>
     <w:rsid w:val="00E8519A"/>
     <w:rsid w:val="00E85A89"/>
     <w:rsid w:val="00E863DD"/>
     <w:rsid w:val="00E86CA0"/>
     <w:rsid w:val="00E86F67"/>
@@ -32057,50 +34050,51 @@
     <w:rsid w:val="00EB2A3C"/>
     <w:rsid w:val="00EB3EA6"/>
     <w:rsid w:val="00EB4351"/>
     <w:rsid w:val="00EB55EF"/>
     <w:rsid w:val="00EB6EEF"/>
     <w:rsid w:val="00EB71DA"/>
     <w:rsid w:val="00EB7B3B"/>
     <w:rsid w:val="00EC1439"/>
     <w:rsid w:val="00EC43EB"/>
     <w:rsid w:val="00EC4745"/>
     <w:rsid w:val="00EC5626"/>
     <w:rsid w:val="00EC71EA"/>
     <w:rsid w:val="00ED0A19"/>
     <w:rsid w:val="00ED1D32"/>
     <w:rsid w:val="00ED1F72"/>
     <w:rsid w:val="00ED2208"/>
     <w:rsid w:val="00ED2255"/>
     <w:rsid w:val="00ED2551"/>
     <w:rsid w:val="00ED2ACF"/>
     <w:rsid w:val="00ED3C78"/>
     <w:rsid w:val="00ED47DE"/>
     <w:rsid w:val="00ED4846"/>
     <w:rsid w:val="00ED4F19"/>
     <w:rsid w:val="00ED57E0"/>
     <w:rsid w:val="00ED6173"/>
+    <w:rsid w:val="00ED64A2"/>
     <w:rsid w:val="00ED72E5"/>
     <w:rsid w:val="00ED744F"/>
     <w:rsid w:val="00ED79AF"/>
     <w:rsid w:val="00ED7A1A"/>
     <w:rsid w:val="00ED7E4B"/>
     <w:rsid w:val="00ED7F37"/>
     <w:rsid w:val="00ED7FA1"/>
     <w:rsid w:val="00EE066F"/>
     <w:rsid w:val="00EE0938"/>
     <w:rsid w:val="00EE0D6E"/>
     <w:rsid w:val="00EE11C6"/>
     <w:rsid w:val="00EE2369"/>
     <w:rsid w:val="00EE24D4"/>
     <w:rsid w:val="00EE29F7"/>
     <w:rsid w:val="00EE2E1C"/>
     <w:rsid w:val="00EE3CFB"/>
     <w:rsid w:val="00EE455C"/>
     <w:rsid w:val="00EE48FA"/>
     <w:rsid w:val="00EE4FFA"/>
     <w:rsid w:val="00EE5B14"/>
     <w:rsid w:val="00EE5D39"/>
     <w:rsid w:val="00EE63FB"/>
     <w:rsid w:val="00EE6A3B"/>
     <w:rsid w:val="00EE725C"/>
     <w:rsid w:val="00EF01A1"/>
@@ -32176,50 +34170,51 @@
     <w:rsid w:val="00F47280"/>
     <w:rsid w:val="00F475DB"/>
     <w:rsid w:val="00F47606"/>
     <w:rsid w:val="00F47986"/>
     <w:rsid w:val="00F50381"/>
     <w:rsid w:val="00F51822"/>
     <w:rsid w:val="00F51980"/>
     <w:rsid w:val="00F51B2E"/>
     <w:rsid w:val="00F51E4C"/>
     <w:rsid w:val="00F526F9"/>
     <w:rsid w:val="00F52B84"/>
     <w:rsid w:val="00F53A5D"/>
     <w:rsid w:val="00F54540"/>
     <w:rsid w:val="00F56BF7"/>
     <w:rsid w:val="00F57D44"/>
     <w:rsid w:val="00F61457"/>
     <w:rsid w:val="00F6165E"/>
     <w:rsid w:val="00F619F8"/>
     <w:rsid w:val="00F61F64"/>
     <w:rsid w:val="00F62E2C"/>
     <w:rsid w:val="00F647E4"/>
     <w:rsid w:val="00F65179"/>
     <w:rsid w:val="00F65401"/>
     <w:rsid w:val="00F66882"/>
     <w:rsid w:val="00F67633"/>
+    <w:rsid w:val="00F67646"/>
     <w:rsid w:val="00F70176"/>
     <w:rsid w:val="00F71168"/>
     <w:rsid w:val="00F71241"/>
     <w:rsid w:val="00F721BA"/>
     <w:rsid w:val="00F72239"/>
     <w:rsid w:val="00F722E2"/>
     <w:rsid w:val="00F7310A"/>
     <w:rsid w:val="00F731BA"/>
     <w:rsid w:val="00F74646"/>
     <w:rsid w:val="00F74C6B"/>
     <w:rsid w:val="00F75C9B"/>
     <w:rsid w:val="00F800E7"/>
     <w:rsid w:val="00F80584"/>
     <w:rsid w:val="00F8212E"/>
     <w:rsid w:val="00F825EB"/>
     <w:rsid w:val="00F83586"/>
     <w:rsid w:val="00F847B4"/>
     <w:rsid w:val="00F8489D"/>
     <w:rsid w:val="00F84A25"/>
     <w:rsid w:val="00F84CB3"/>
     <w:rsid w:val="00F84FD6"/>
     <w:rsid w:val="00F85660"/>
     <w:rsid w:val="00F85DC6"/>
     <w:rsid w:val="00F86747"/>
     <w:rsid w:val="00F867D7"/>
@@ -32314,134 +34309,134 @@
     <w:rsid w:val="00FF18FB"/>
     <w:rsid w:val="00FF269B"/>
     <w:rsid w:val="00FF3526"/>
     <w:rsid w:val="00FF40C2"/>
     <w:rsid w:val="00FF46F8"/>
     <w:rsid w:val="00FF4719"/>
     <w:rsid w:val="00FF542B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433"/>
+    <o:shapedefaults v:ext="edit" spidmax="34817"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="032A98AD"/>
   <w15:docId w15:val="{2E04D650-87E9-49AC-9F43-188827BE74C6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:qFormat="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -32591,51 +34586,51 @@
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
-    <w:lsdException w:name="Intense Emphasis" w:uiPriority="99" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
@@ -32710,143 +34705,148 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00962F1D"/>
+    <w:rsid w:val="00236A29"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:kern w:val="2"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre1Car"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00903EBA"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Marianne" w:eastAsia="MS Mincho" w:hAnsi="Marianne" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:caps/>
       <w:color w:val="0070C0"/>
       <w:spacing w:val="20"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00903EBA"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="60"/>
-      <w:ind w:left="1296"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times" w:cs="Arial"/>
       <w:b/>
       <w:iCs/>
       <w:color w:val="0070C0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre3Car"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00903EBA"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="851"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="0070C0"/>
       <w:spacing w:val="10"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="Annexes"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre4Car"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="008D6583"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="29"/>
       </w:numPr>
       <w:spacing w:before="240"/>
       <w:ind w:left="360"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:b/>
       <w:color w:val="0070C0"/>
       <w:spacing w:val="20"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00903EBA"/>
@@ -32925,73 +34925,73 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre9Car"/>
     <w:qFormat/>
     <w:rsid w:val="00903EBA"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="8"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00962F1D"/>
+    <w:rsid w:val="00236A29"/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00962F1D"/>
+    <w:rsid w:val="00236A29"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre1Car">
     <w:name w:val="Titre 1 Car"/>
     <w:link w:val="Titre1"/>
     <w:rsid w:val="00903EBA"/>
     <w:rPr>
       <w:rFonts w:ascii="Marianne" w:eastAsia="MS Mincho" w:hAnsi="Marianne" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:caps/>
       <w:color w:val="0070C0"/>
       <w:spacing w:val="20"/>
       <w:kern w:val="2"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="40"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre2Car">
     <w:name w:val="Titre 2 Car"/>
     <w:link w:val="Titre2"/>
     <w:rsid w:val="00903EBA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
@@ -33425,79 +35425,82 @@
       <w:sz w:val="24"/>
       <w:u w:val="single"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rvision">
     <w:name w:val="Revision"/>
     <w:basedOn w:val="Normal"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00903EBA"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Notedebasdepage">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="NotedebasdepageCar"/>
     <w:autoRedefine/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00903EBA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="284"/>
       </w:tabs>
       <w:ind w:left="284" w:hanging="284"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NotedebasdepageCar">
     <w:name w:val="Note de bas de page Car"/>
     <w:link w:val="Notedebasdepage"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00903EBA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:kern w:val="2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Appelnotedebasdep">
     <w:name w:val="footnote reference"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00903EBA"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Corpsdetexte2">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00903EBA"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Corpsdetexte">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CorpsdetexteCar"/>
     <w:rsid w:val="00903EBA"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CorpsdetexteCar">
     <w:name w:val="Corps de texte Car"/>
@@ -33828,51 +35831,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Accentuationintense">
     <w:name w:val="Intense Emphasis"/>
-    <w:uiPriority w:val="99"/>
+    <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="00903EBA"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Date">
     <w:name w:val="Date"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="DateCar"/>
     <w:rsid w:val="00903EBA"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DateCar">
     <w:name w:val="Date Car"/>
     <w:link w:val="Date"/>
     <w:rsid w:val="00903EBA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:kern w:val="2"/>
       <w:sz w:val="22"/>
@@ -34173,76 +36176,74 @@
     <w:qFormat/>
     <w:rsid w:val="00903EBA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:spacing w:before="480" w:after="0"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:caps w:val="0"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="0"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitreCar"/>
-    <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00323956"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="56"/>
       </w:numPr>
       <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:color w:val="0070C0"/>
       <w:spacing w:val="5"/>
       <w:kern w:val="28"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitreCar">
     <w:name w:val="Titre Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre"/>
-    <w:uiPriority w:val="10"/>
     <w:rsid w:val="00323956"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:color w:val="0070C0"/>
       <w:spacing w:val="5"/>
       <w:kern w:val="28"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="52"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="LienInternet">
     <w:name w:val="Lien Internet"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003F7599"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Sautdindex">
@@ -34775,50 +36776,63 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="640618250">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="666132761">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="704914698">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="709107132">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -37599,51 +39613,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2146657891">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000053177576" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gpg4win.org/download.html" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:clebihan@institutcancer.fr" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cancer.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:servicejuridique@institutcancer.fr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://echange-pdc-rec.e-cancer.fr/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesdonnees.e-cancer.fr" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://echange-pdc-rec.e-cancer.fr/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cancer.fr/pages-transverses/politique-des-donnees" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lloupiac@institutcancer.fr" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesdonnees.e-cancer.fr/page_mes_droits" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:clebihan@institutcancer.fr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000053177576" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///J:\OVE\503-%20Plateforme%20donnees\15-%20Proc&#233;dures\Proc&#233;dure%20de%20transfert%20PDC\MAJ%20avr%202026\Proc_transfert_donnees_vers_plateforme_vexterne_2026_05.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///J:\OVE\503-%20Plateforme%20donnees\15-%20Proc&#233;dures\Proc&#233;dure%20de%20transfert%20PDC\MAJ%20avr%202026\Proc_transfert_donnees_vers_plateforme_vexterne_2026_05.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///J:\OVE\503-%20Plateforme%20donnees\15-%20Proc&#233;dures\Proc&#233;dure%20de%20transfert%20PDC\MAJ%20avr%202026\Proc_transfert_donnees_vers_plateforme_vexterne_2026_05.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///J:\OVE\503-%20Plateforme%20donnees\15-%20Proc&#233;dures\Proc&#233;dure%20de%20transfert%20PDC\MAJ%20avr%202026\Proc_transfert_donnees_vers_plateforme_vexterne_2026_05.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///J:\OVE\503-%20Plateforme%20donnees\15-%20Proc&#233;dures\Proc&#233;dure%20de%20transfert%20PDC\MAJ%20avr%202026\Proc_transfert_donnees_vers_plateforme_vexterne_2026_05.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///J:\OVE\503-%20Plateforme%20donnees\15-%20Proc&#233;dures\Proc&#233;dure%20de%20transfert%20PDC\MAJ%20avr%202026\Proc_transfert_donnees_vers_plateforme_vexterne_2026_05.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.svg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///J:\OVE\503-%20Plateforme%20donnees\15-%20Proc&#233;dures\Proc&#233;dure%20de%20transfert%20PDC\MAJ%20avr%202026\Proc_transfert_donnees_vers_plateforme_vexterne_2026_05.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cancer.fr/registre-national-des-cancers/le-catalogue-des-donnees/etudes-mobilisant-les-donnees-de-la-pdc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///J:\OVE\503-%20Plateforme%20donnees\15-%20Proc&#233;dures\Proc&#233;dure%20de%20transfert%20PDC\MAJ%20avr%202026\Proc_transfert_donnees_vers_plateforme_vexterne_2026_05.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///J:\OVE\503-%20Plateforme%20donnees\15-%20Proc&#233;dures\Proc&#233;dure%20de%20transfert%20PDC\MAJ%20avr%202026\Proc_transfert_donnees_vers_plateforme_vexterne_2026_05.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lloupiac@institutcancer.fr" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gpg4win.org/download.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lloupiac@institutcancer.fr" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///J:\OVE\503-%20Plateforme%20donnees\15-%20Proc&#233;dures\Proc&#233;dure%20de%20transfert%20PDC\MAJ%20avr%202026\Proc_transfert_donnees_vers_plateforme_vexterne_2026_05.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:clebihan@institutcancer.fr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///J:\OVE\503-%20Plateforme%20donnees\15-%20Proc&#233;dures\Proc&#233;dure%20de%20transfert%20PDC\MAJ%20avr%202026\Proc_transfert_donnees_vers_plateforme_vexterne_2026_05.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///J:\OVE\503-%20Plateforme%20donnees\15-%20Proc&#233;dures\Proc&#233;dure%20de%20transfert%20PDC\MAJ%20avr%202026\Proc_transfert_donnees_vers_plateforme_vexterne_2026_05.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gpg4win.org/download.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///J:\OVE\503-%20Plateforme%20donnees\15-%20Proc&#233;dures\Proc&#233;dure%20de%20transfert%20PDC\MAJ%20avr%202026\Proc_transfert_donnees_vers_plateforme_vexterne_2026_05.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://echange-pdc.e-cancer.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cancer.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///J:\OVE\503-%20Plateforme%20donnees\15-%20Proc&#233;dures\Proc&#233;dure%20de%20transfert%20PDC\MAJ%20avr%202026\Proc_transfert_donnees_vers_plateforme_vexterne_2026_05.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///J:\OVE\503-%20Plateforme%20donnees\15-%20Proc&#233;dures\Proc&#233;dure%20de%20transfert%20PDC\MAJ%20avr%202026\Proc_transfert_donnees_vers_plateforme_vexterne_2026_05.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///J:\OVE\503-%20Plateforme%20donnees\15-%20Proc&#233;dures\Proc&#233;dure%20de%20transfert%20PDC\MAJ%20avr%202026\Proc_transfert_donnees_vers_plateforme_vexterne_2026_05.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///J:\OVE\503-%20Plateforme%20donnees\15-%20Proc&#233;dures\Proc&#233;dure%20de%20transfert%20PDC\MAJ%20avr%202026\Proc_transfert_donnees_vers_plateforme_vexterne_2026_05.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://echange-pdc.e-cancer.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///J:\OVE\503-%20Plateforme%20donnees\15-%20Proc&#233;dures\Proc&#233;dure%20de%20transfert%20PDC\MAJ%20avr%202026\Proc_transfert_donnees_vers_plateforme_vexterne_2026_05.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///J:\OVE\503-%20Plateforme%20donnees\15-%20Proc&#233;dures\Proc&#233;dure%20de%20transfert%20PDC\MAJ%20avr%202026\Proc_transfert_donnees_vers_plateforme_vexterne_2026_05.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:clebihan@institutcancer.fr" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnil.fr/fr/les-durees-de-conservation-des-donnees" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health-data-hub.fr/starter-kit" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -37909,76 +39923,76 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4C250684-B5EF-4AEF-8056-213C8C265678}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>33</Pages>
-[...1 lines deleted...]
-  <Characters>54203</Characters>
+  <Pages>34</Pages>
+  <Words>8319</Words>
+  <Characters>54181</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>451</Lines>
-  <Paragraphs>125</Paragraphs>
+  <Paragraphs>124</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>COUVERTURE</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>fnclcc</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>62956</CharactersWithSpaces>
+  <CharactersWithSpaces>62376</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="240" baseType="variant">
       <vt:variant>
         <vt:i4>3997729</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>225</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.ncbi.nlm.nih.gov/pubmed/20007781</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>7995499</vt:i4>
       </vt:variant>
       <vt:variant>